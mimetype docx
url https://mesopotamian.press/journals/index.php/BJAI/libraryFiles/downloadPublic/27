--- v0 (2025-10-18)
+++ v1 (2026-10-30)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5045096B" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="009139FD" w:rsidP="009E6852">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="3411" w:right="3349"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D8283F" wp14:editId="438CC371">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5694680</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -294,51 +293,51 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:rect w14:anchorId="2361DFA1" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:87.2pt;margin-top:39pt;width:358.2pt;height:62.4pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPc+2ZmQIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8N2tbzs3yOrKcuKoU&#10;JVGSKs+YBe9KLEMH7LX79R3YS9I06kNVP6yBOXM7HGZ+dagN2yv0Fdicj09GnCkroajsNuffn9df&#10;LjjzQdhCGLAq50fl+dXi86d542ZqAiWYQiGjINbPGpfzMgQ3yzIvS1ULfwJOWTJqwFoE2uI2K1A0&#10;FL022WQ0OssawMIhSOU9nV63Rr5I8bVWMtxr7VVgJudUW0hfTN9N/GaLuZhtUbiykl0Z4h+qqEVl&#10;KekQ6loEwXZY/RGqriSCBx1OJNQZaF1JlXqgbsajd908lcKp1AuR491Ak/9/YeXd/gFZVdDdTTmz&#10;oqY7eiTWhN0axeiMCGqcnxHuyT1gt/O0jN0eNNbxn/pgh0TqcSBVHQKTdDg9nV6Op8S9JNv55WR6&#10;kVjPXr0d+vBVQc3iIudI6ROXYn/rA2UkaA+JyTyYqlhXxqQNbjcrg2wv6IJvzm6u12exZHL5DWZs&#10;BFuIbq05nmSxs7aXtApHoyLO2EeliRSqfpIqSXJUQx4hpbJh3JpKUag2/emIfn32KODokWpJAWNk&#10;TfmH2F2AHtkG6WO3VXb46KqSmgfn0d8Ka50Hj5QZbBic68oCfhTAUFdd5hbfk9RSE1naQHEkySC0&#10;b8k7ua7o3m6FDw8C6fHQVdNACPf00QaanEO34qwE/PnRecSTpsnKWUOPMef+x06g4sx8s6R2ElBU&#10;UEib6en5hDb41rJ5a7G7egUkhzGNHifTMuKD6U81Qv1Cc2MZs5JJWEm5cy4D9ptVaIcETR6plssE&#10;oxfrRLi1T07G4JHVqMvnw4tA14k3kOzvoH+4YvZOwy02elpY7gLoKgn8ldeOb3rtSTjdZIrj5O0+&#10;oV7n5+IXAAAA//8DAFBLAwQUAAYACAAAACEA0MFs7d8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KhNVKVpiFOhSrBgg/qQEDs3HuKIeJzGbhv+nmFFl1dzdeecajX5Xpxx&#10;jF0gDY8zBQKpCbajVsN+9/JQgIjJkDV9INTwgxFW9e1NZUobLrTB8za1gkcolkaDS2kopYyNQ2/i&#10;LAxIfPsKozeJ49hKO5oLj/teZkrl0puO+IMzA64dNt/bk9fw9np0G7X+6O3OLuNx/55nnynX+v5u&#10;en4CkXBK/2X4w2d0qJnpEE5ko+g5L+ZzrmpYFOzEhWKp2OWgIVNZAbKu5LVC/QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBPc+2ZmQIAAIcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDQwWzt3wAAAAoBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#e6edf6" stroked="f" strokeweight="2pt">
                 <w10:wrap anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D35999" w:rsidRPr="00D35999">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="730CBFDE" wp14:editId="4B298F46">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1282700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-346710</wp:posOffset>
                 </wp:positionV>
@@ -478,62 +477,62 @@
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                               </w:rPr>
                               <w:t>https://mesopotamian.press/journals/index.php/BJAI</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101pt;margin-top:-27.3pt;width:330pt;height:58.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnetqrDAIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813upXccr4yhNmqpS&#10;epGSfgBmWS8qMBSwd92v78A6jtW+VX1BAzNzZs6ZYX09Gk0O0gcFltFqVlIirYBW2R2j35/u31xR&#10;EiK3LddgJaNHGej15vWr9eAaWUMPupWeIIgNzeAY7WN0TVEE0UvDwwyctOjswBse8ep3Rev5gOhG&#10;F3VZvisG8K3zIGQI+Ho3Oekm43edFPFr1wUZiWYUe4v59PncprPYrHmz89z1Spza4P/QheHKYtEz&#10;1B2PnOy9+gvKKOEhQBdnAkwBXaeEzByQTVX+weax505mLihOcGeZwv+DFV8O3zxRLaN1taTEcoND&#10;epJjJO9hJHXSZ3ChwbBHh4FxxGecc+Ya3AOIH4FYuO253ckb72HoJW+xvyplFhepE05IINvhM7RY&#10;hu8jZKCx8yaJh3IQRMc5Hc+zSa0IfJxXq6os0SXQt3y7quZ5eAVvnrOdD/GjBEOSwajH2Wd0fngI&#10;MXXDm+eQVMzCvdI6z19bMjC6WtSLnHDhMSriemplGL3C6lg/JySSH2yb7ciVnmwsoO2JdSI6UY7j&#10;dswCZ0mSIltojyiDh2kb8feg0YP/RcmAm8ho+LnnXlKiP1mUEqkiVxLzZb5Y1njxl57tpYdbgVCM&#10;Rkom8zbmdZ8o36DkncpqvHRyahk3LIt0+g1phS/vOerlz25+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;z04+m94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuLV2ozYKIZuqAnEF&#10;0R8kbm68TSLidRS7TXh73BMcZ2c0+02xmWwnrjT41jHCcqFAEFfOtFwjHPav8wyED5qN7hwTwg95&#10;2JSzu0Lnxo38QdddqEUsYZ9rhCaEPpfSVw1Z7ReuJ47e2Q1WhyiHWppBj7HcdjJRKpVWtxw/NLqn&#10;54aq793FIhzfzl+fK/Vev9h1P7pJSbaPEvHhfto+gQg0hb8w3PAjOpSR6eQubLzoEBKVxC0BYb5e&#10;pSBiIktvlxNCusxAloX8P6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOd62qsMAgAA&#10;+wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9OPpve&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="730CBFDE" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101pt;margin-top:-27.3pt;width:330pt;height:58.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN0euZ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrUx4hRduw4D&#10;ugvQ7gMUWYqFSaImKbGzry8lu2mwvg17EUhRPOQ5pNZXg9HkIHxQYBtazUpKhOXQKrtr6M/Hu3eX&#10;lITIbMs0WNHQowj0avP2zbp3tZhDB7oVniCIDXXvGtrF6OqiCLwThoUZOGExKMEbFtH1u6L1rEd0&#10;o4t5WX4oevCt88BFCHh7OwbpJuNLKXj8LmUQkeiGYm8xnz6f23QWmzWrd565TvGpDfYPXRimLBY9&#10;Qd2yyMjeq1dQRnEPAWSccTAFSKm4yByQTVX+xeahY05kLihOcCeZwv+D5d8OD+6HJ3H4CAMOMJMI&#10;7h74r0As3HTM7sS199B3grVYuEqSFb0L9ZSapA51SCDb/iu0OGS2j5CBBulNUgV5EkTHARxPoosh&#10;Eo6Xi2pVlSWGOMYu3q+qRZ5KwernbOdD/CzAkGQ01ONQMzo73IeYumH185NUzMKd0joPVlvSN3S1&#10;nC9zwlnEqIh7p5Vp6CVWx/o5IZH8ZNtsR6b0aGMBbSfWiehIOQ7bgah2kiSJsIX2iDJ4GNcMvwUa&#10;Hfg/lPS4Yg0Nv/fMC0r0F4tSIlXkSmJ2FsuLOTr+PLI9jzDLEaqhkZLRvIl5j0fK1yi5VFmNl06m&#10;lnF1skjTmqfdPPfzq5fPuHkCAAD//wMAUEsDBBQABgAIAAAAIQDPTj6b3gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4tXajNgohm6oCcQXRHyRubrxNIuJ1FLtNeHvcExxn&#10;ZzT7TbGZbCeuNPjWMcJyoUAQV860XCMc9q/zDIQPmo3uHBPCD3nYlLO7QufGjfxB112oRSxhn2uE&#10;JoQ+l9JXDVntF64njt7ZDVaHKIdamkGPsdx2MlEqlVa3HD80uqfnhqrv3cUiHN/OX58r9V6/2HU/&#10;uklJto8S8eF+2j6BCDSFvzDc8CM6lJHp5C5svOgQEpXELQFhvl6lIGIiS2+XE0K6zECWhfw/ofwF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADdHrmfkBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAz04+m94AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D35999" w:rsidRDefault="009139FD" w:rsidP="00D35999">
+                    <w:p w14:paraId="6634D575" w14:textId="77777777" w:rsidR="00D35999" w:rsidRDefault="009139FD" w:rsidP="00D35999">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Babylonian Journal of Artificial Intelligence</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="009D3BE0" w:rsidRPr="00D35999" w:rsidRDefault="009D3BE0" w:rsidP="009139FD">
+                    <w:p w14:paraId="13EDD089" w14:textId="77777777" w:rsidR="009D3BE0" w:rsidRPr="00D35999" w:rsidRDefault="009D3BE0" w:rsidP="009139FD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t xml:space="preserve">Vol. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidR="001A5E8F">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
                       <w:r w:rsidR="009139FD">
                         <w:rPr>
@@ -554,75 +553,75 @@
                       </w:r>
                       <w:r w:rsidR="009139FD">
                         <w:t>3</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D65C9B">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>pp</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0080206D">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>560–571</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00D35999" w:rsidP="00D35999">
+                    <w:p w14:paraId="2565C1E2" w14:textId="77777777" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00D35999" w:rsidP="00D35999">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00D35999">
                         <w:t xml:space="preserve">DOI: </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId11">
                         <w:r w:rsidR="00B950D4">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>https://doi.org/10.58496/BJAI/2023/000</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00D35999">
                         <w:t xml:space="preserve"> ISSN: </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00D35999">
                         <w:t>xxxxxx</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="009139FD" w:rsidP="009139FD">
+                    <w:p w14:paraId="4BCBB1B9" w14:textId="77777777" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="009139FD" w:rsidP="009139FD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="009139FD">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                         </w:rPr>
                         <w:t>https://mesopotamian.press/journals/index.php/BJAI</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00800070">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
@@ -707,51 +706,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:group w14:anchorId="2031C8BC" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:38.05pt;margin-top:30.9pt;width:522.05pt;height:0;z-index:-251640832;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="737,-293" coordsize="10441,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR7TFHWwMAAOQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uCG1nbi5GHWKIZdi&#10;QLcVaPYBiixfMFvyJCVON+zfR0l24qQrNnQB6lImTR4eUuTN7aEq0Z5JVQge4+DKx4hxKpKCZzH+&#10;ulkPphgpTXhCSsFZjJ+Ywrfzt29umjpiQ5GLMmESgROuoqaOca51HXmeojmriLoSNeOgTIWsiIaj&#10;zLxEkga8V6U39P2x1wiZ1FJQphS8XTolnlv/acqo/pKmimlUxhiwafuU9rk1T29+Q6JMkjovaAuD&#10;vAJFRQoOQY+ulkQTtJPFM1dVQaVQItVXVFSeSNOCMpsDZBP4F9ncSbGrbS5Z1GT1kSag9oKnV7ul&#10;n/cPEhVJjGcYcVJBiWxUNDPUNHUWgcWdrB/rB+nyA/Fe0G8K1N6l3pwzZ4y2zSeRgDuy08JSc0hl&#10;ZVxA0uhgK/B0rAA7aETh5Xg88v3RNUb0pKM5lNB8MRlNMIL3g+Fs5ApH81X7YeCHYdD7zCORi2cx&#10;tphMQtBm6sSk+j8mH3NSM1sgZXhqmQwAiKNyLRkzvYtCC9hEB7OOS9UnsqcxZgr4/iuFzwnpeHyR&#10;DhLRndJ3TNhSkP290u4KJCDZAict9g1cl7Qq4Ta8HyAfQSzz116YoxGk6ozeeWjjowa5yK3PztWw&#10;s7KugiCYTP/kbNSZGWfDvjMoZ9YhJHkHmh54ixokRMzI8W2r1UKZhtkAuq6PwAMYmQxfsIXgl7bu&#10;mzaEhFlyOUUkRjBFto6UmmiDzIQwImpgHtquNG8qsWcbYXX6ovshyklb8r5VW8YeLqeHT0wIuIFO&#10;sGEN2l5tuVgXZWkLUXILZjjxHT1KlEVitAaPktl2UUq0J2ZE2p/JB7ydmcEo4on1ljOSrFpZk6J0&#10;MtiXll5owZYF04x2Bv6c+bPVdDUNB+FwvBqE/nI5+LBehIPxOphcL0fLxWIZ/DKVC8IoL5KEcYOu&#10;m8dB+G+3tN0MbpIeJ/JZFmfJru3vebLeOQzLBeTS/Xdkd5fUzZStSJ7gwkrhFgwsRBByIX9g1MBy&#10;ibH6viOSYVR+5DBzZkEYmm1kD+H1ZAgH2dds+xrCKbiKscbQ40ZcaLfBdrUsshwiBbbrufgAszYt&#10;zI2Gsacih6o9wNizkl0lNpd27Zld1T9bq9Nynv8GAAD//wMAUEsDBBQABgAIAAAAIQA8pQZO3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3WzEKDGbUop6KoKtIN6m2WkS&#10;mp0N2W2S/nu3eNDjvPd4871iOdtOjDT41rEGtUhAEFfOtFxr+Ny93j2B8AHZYOeYNJzJw7K8viow&#10;N27iDxq3oRaxhH2OGpoQ+lxKXzVk0S9cTxy9gxsshngOtTQDTrHcdjJNkkxabDl+aLCndUPVcXuy&#10;Gt4mnFb36mXcHA/r8/fu4f1ro0jr25t59Qwi0Bz+wnDBj+hQRqa9O7HxotPwmKmY1JCpuODiqzRJ&#10;Qex/FVkW8v+C8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDR7TFHWwMAAOQHAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8pQZO3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAALUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAvwYAAAAA&#10;">
                 <v:shape id="Freeform 43" o:spid="_x0000_s1027" style="position:absolute;left:737;top:-293;width:10441;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10441,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAO/9VtcIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3YrCMBCF74V9hzALe6epLoh0jSILrvXOn32AoRmb&#10;ajMpSdTq0xtB8G6Gc+Z8Z6bzzjbiQj7UjhUMBxkI4tLpmisF//tlfwIiRGSNjWNScKMA89lHb4q5&#10;dlfe0mUXK5FCOOSowMTY5lKG0pDFMHAtcdIOzluMafWV1B6vKdw2cpRlY2mx5kQw2NKvofK0O9sE&#10;qU+rzXF8X37bPyoP63NhKl8o9fXZLX5AROri2/y6LnSqP4TnL2kAOXsAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQA7/1W1wgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l10441,e" filled="f" strokeweight="1pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10441,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EE00BF">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E4D7A3E" wp14:editId="1D576CD9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>345440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-337820</wp:posOffset>
@@ -1963,51 +1962,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:group w14:anchorId="2740D22D" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:144.95pt;margin-top:245.35pt;width:.05pt;height:157.7pt;z-index:-251643904;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="2899,-2746" coordsize="1,3154" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrIai1yAMAANcMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1mP2zYQfi/Q/0DwMYVXh2V7Law3CHws&#10;CqRJgGx/AC1RByqJKkkfm6L/vcMhddibtkkaFAgQPcikZjTHNzMf5buX57oiRy5VKZoVDW58SniT&#10;iLRs8hX99XE3uaVEadakrBINX9EnrujL+x9/uDu1MQ9FIaqUSwJGGhWf2hUttG5jz1NJwWumbkTL&#10;GxBmQtZMw1bmXirZCazXlRf6/tw7CZm2UiRcKXi6sUJ6j/azjCf6bZYprkm1ohCbxrvE+97cvfs7&#10;FueStUWZuDDYF0RRs7IBp72pDdOMHGT5zFRdJlIokembRNSeyLIy4ZgDZBP4V9k8SHFoMZc8PuVt&#10;DxNAe4XTF5tN3hzfSVKmKxpS0rAaSoReSWigObV5DBoPsn3fvpM2P1i+FslvCsTetdzsc6tM9qdf&#10;RArm2EELhOacydqYgKTJGSvw1FeAnzVJ4OF8OqMkgedQ23CxdPVJCiiieSe8XS4pAfEkXERzW7yk&#10;2LqXA/vqNJhFRuSx2LrEMF1YJifoNDWAqf4bmO8L1nKskTJQOTCjDsyd5Nx0L4mmFlDU6tBUYyhH&#10;EhOjAsT/FcRw6UNXXwLSYQkCg+QU+uoCDhYnB6UfuMBqsONrpe0UpLDCGqeuEx7BRFZXMBA/TYhP&#10;wvmMjIDPezUA3qq98FCpIJ1TGIheCxpsZAwNfdzctFMEc1ZtMAhFzbs4WdGFnpwbFzusCDPc42PP&#10;tUINvfYYOBxAyeT5j7pYLvCGuvbXuZBAKtd0IikBOtkb+yxumTaRdUtSuCKYB7U48keBIj1EBnB1&#10;sQ0KVfNcsauklUFYxhe2eu/UxDqqbyN2ZVVhXFVDTnbEjH8lqjI1MtzIfL+uJDkyw5N4Oawu1ICP&#10;mhRtFZylW7fWrKzsGnxXCC30oEPAdCMS4R9Lf7m93d5GkyicbyeRv9lMXu3W0WS+CxazzXSzXm+C&#10;P03VgiguyjTljYmuI+Ug+rQ5dceDpdOeli+yUONkd3g9T9a7DAMxhly6X8wOiMXOqWWVvUifYGal&#10;sKcMnIqwKIT8QMkJTpgVVb8fmOSUVD83wDrLIIrMkYSbaLYIYSPHkv1YwpoETK2optDfZrnW9hg7&#10;tLLMC/AUYMc34hUQblaamcb4bFRuA8T3PzEg8Lg9TgYGRFY2kAFPfn0GDNx5cE1/y26yuvNnPB2f&#10;wX6RvyCdj4HUxtRnNICprMO/Z75g/hE7Y84Dhd4MTNQ3yXcAguGVgc3aMd31NRnk39nuO9sBKToe&#10;/Ipsh19/8PWMzO2+9M3n+XiP7Dj8H7n/CwAA//8DAFBLAwQUAAYACAAAACEADveAb+IAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91N1JrETEop6qkItoJ42ybTJDS7G7Lb&#10;JP33jic9DvPx3vfy1Ww6MdLgW2cRooUCQbZ0VWtrhM/9610CwgdtK905SwgX8rAqrq9ynVVush80&#10;7kItOMT6TCM0IfSZlL5syGi/cD1Z/h3dYHTgc6hlNeiJw00nY6WW0ujWckOje9o0VJ52Z4PwNulp&#10;fR+9jNvTcXP53j++f20jQry9mdfPIALN4Q+GX31Wh4KdDu5sKy86hDhJU0YRHlL1BIKJOFW87oCQ&#10;qGUEssjl/w3FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrIai1yAMAANcMAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAO94Bv4gAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAACIGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMQcAAAAA&#10;">
                 <v:shape id="Freeform 43" o:spid="_x0000_s1027" style="position:absolute;left:2900;top:-2746;width:0;height:3010;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,3010" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAJo7/SsIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3upGa4tEV5FCsfRWleDxkX0m&#10;i9m3MfvUtL/eLRR6HGbmG2ax6n2jrtRFF9jAeJSBIi6DdVwZ2O/en2agoiBbbAKTgW+KsFoOHhaY&#10;23DjL7pupVIJwjFHA7VIm2sdy5o8xlFoiZN3DJ1HSbKrtO3wluC+0ZMse9UeHaeFGlt6q6k8bS/e&#10;wEuxP4jQ5vzpiwJFJjvnnn+MeRz26zkooV7+w3/tD2tgCr9X0g3QyzsAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAmjv9KwgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,3011l,e" filled="f" strokeweight=".05pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,265;0,-2746" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 44" o:spid="_x0000_s1028" style="position:absolute;left:2900;top:16;width:0;height:391;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,391" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAPyWE+cIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP0WrCQBRE34X+w3ILfdNNGxRJXaVUKyL4kNgPuGSv&#10;SWj2btzdmvj3riD4OMzMGWaxGkwrLuR8Y1nB+yQBQVxa3XCl4Pf4M56D8AFZY2uZFFzJw2r5Mlpg&#10;pm3POV2KUIkIYZ+hgjqELpPSlzUZ9BPbEUfvZJ3BEKWrpHbYR7hp5UeSzKTBhuNCjR1911T+Ff9G&#10;gdts9326OdhTup4fztpz7otUqbfX4esTRKAhPMOP9k4rmML9SrwBcnkDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQA/JYT5wgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,391l,e" filled="f" strokeweight=".05pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,407;0,16" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F3FAC0" w14:textId="77777777" w:rsidR="0086187C" w:rsidRDefault="0086187C" w:rsidP="00EE00BF">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E79DDF" w14:textId="77777777" w:rsidR="0086187C" w:rsidRDefault="0086187C" w:rsidP="00EE00BF">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -2887,50 +2886,51 @@
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve">In American </w:t>
       </w:r>
       <w:r>
         <w:t>English, commas, semi</w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>colons, periods, question and exclamation marks are located within quotation marks only when a complete thought or name is cited, such as a title or full quotation. When quotation marks are used, instead of a bold or italic typeface, to highlight a word or phrase, punctuation should appear outside of the quotation marks. A parenthetical phrase or statement at the end of a sentence is punctuated outside of the closing parenthesis (like this). (A parenthetical sentence is punctuated within the parentheses.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129110F4" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>A graph within a graph is an “inset”, not an “insert”. The word alternatively is preferred to the word “alternately” (unless you really mean something that alternates).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62442340" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
+        <w:lastRenderedPageBreak/>
         <w:t>Do not use the word “essentially” to mean “approximately” or “effectively”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B093A72" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>In your paper title, if the words “that uses” can accurately replace the word “using”, capitalize the “u”; if not, keep using lower-cased.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C140C57" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Be aware of the different meanings of the homophones “affect” and “effect”, “complement” and “compliment”, “discreet” and “discrete”, “principal” and “principle”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082A5939" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00212277">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Do not confuse “imply” and “infer”.</w:t>
@@ -3573,50 +3573,51 @@
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F73746" w14:paraId="2C51318A" w14:textId="77777777" w:rsidTr="008F1B6D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25A61691" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="008F1B6D">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Table Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FBC77EA" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="008F1B6D">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Table Column Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F73746" w14:paraId="73B6F7AC" w14:textId="77777777" w:rsidTr="008F1B6D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
@@ -3809,273 +3810,546 @@
         <w:t>caption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00575BCA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0344">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>figure caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00575BCA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00567C31" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
+    <w:p w14:paraId="00567C31" w14:textId="567B66CB" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Figure Labels: Use 8 point Times New Roman for Figure labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. As an example, write the quantity “Magnetization”, or “Magnetization, M”, not just “M”. If including units in the label, present them within parentheses. Do not label axes only with units. In the example, write “Magnetization (A/m)” or “Magnetization {A[m(1)]}”, not just “A/m”. Do not label axes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>with a ratio of quantities and units. For example, write “Temperature (K)”, not “Temperature/K”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E7170E" w14:textId="77777777" w:rsidR="00B950D4" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
+    <w:p w14:paraId="501CCE83" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRPr="00FE2E33" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31BC5">
+      <w:r w:rsidRPr="00FE2E33">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Conflicts Of Interest</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Acknowledgment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2B6788" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>The preferred spelling of the word “acknowledgment” in America is without an “e” after the “g</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>”. Avoid the stilted expression “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:bidi="ar-IQ"/>
-[...7 lines deleted...]
-        <w:t>The authors declare no conflicts of interest"</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t xml:space="preserve"> of us (R. B. G.) thanks </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2D9B0F51" w14:textId="77777777" w:rsidR="00B950D4" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>Instead, try “R. B. G. thanks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>Put spons</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or acknowledgments in the unnum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>bered footnote on the first page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C45BF94" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31AF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A76695" w14:textId="77777777" w:rsidR="00B950D4" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="693C3669" w14:textId="7477A505" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
       <w:r>
         <w:t>The funding section of your journal paper template should provide a concise and transparent declaration of the financial support received to carry out the research presented in your paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21172B1C" w14:textId="77777777" w:rsidR="00B950D4" w:rsidRPr="00C432B6" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
-[...6 lines deleted...]
-    <w:p w14:paraId="10DDA7DE" w14:textId="77777777" w:rsidR="00B950D4" w:rsidRPr="00FE2E33" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
+    <w:p w14:paraId="2D02AE53" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A"/>
+    <w:p w14:paraId="57236D6F" w14:textId="2590FD1F" w:rsidR="00166E4A" w:rsidRPr="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE2E33">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166E4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acknowledgment </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="227DA932" w14:textId="77777777" w:rsidR="00B950D4" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uthorship </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontribution </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tatement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76355880" w14:textId="052A268D" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">[Author 1]: Conceptualization, methodology, data collection, writing – original draft. [Author 2]: Data analysis, visualization, writing – review &amp; editing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77911491" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>[Author 3]: Supervision, project administration, validation. All authors read and approved the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D159FED" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRPr="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00103F5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E7170E" w14:textId="0E85799B" w:rsidR="00B950D4" w:rsidRDefault="00B950D4" w:rsidP="00B950D4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31BC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflicts </w:t>
+      </w:r>
+      <w:r w:rsidR="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31BC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21172B1C" w14:textId="5AE66338" w:rsidR="00B950D4" w:rsidRDefault="00B950D4" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C432B6">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>pledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that they don’t have any conflict of interest in regards of their research. If there are no conflict of interest then authors can declare the following "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042615">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>The authors declare no conflicts of interest"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5379369B" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRPr="00C432B6" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A390B44" w14:textId="5EDAC390" w:rsidR="00166E4A" w:rsidRPr="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ethical Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D5CBF5" w14:textId="11AE63D8" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ethical approval for this study was obtained from [Name of Ethics Committee/Institution, Approval No.].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C29F3FA" w14:textId="6C30BB49" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(If not applicable: This study did not involve human or animal subjects, and ethical approval was not required.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248DDDB3" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRPr="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43820426" w14:textId="012F5CD2" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166E4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F77CA9E" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The data supporting the findings of this study are available from [corresponding author upon reasonable request / repository link / included within the article and supplementary materials].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11088470" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRPr="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00166E4A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B50D155" w14:textId="77777777" w:rsidR="00166E4A" w:rsidRDefault="00166E4A" w:rsidP="00B950D4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="005B520E">
-[...51 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="49D0A9D2" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00103F5B" w:rsidRDefault="00F73746" w:rsidP="0099778B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103F5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
@@ -4314,148 +4588,148 @@
     </w:p>
     <w:p w14:paraId="271968DA" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00A82DA5" w:rsidRDefault="00F73746" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F73746" w:rsidRPr="00A82DA5" w:rsidSect="006645B8">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="15880"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="358"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35BB744D" w14:textId="77777777" w:rsidR="006C2C39" w:rsidRDefault="006C2C39">
+    <w:p w14:paraId="32CEE39D" w14:textId="77777777" w:rsidR="00C15C9C" w:rsidRDefault="00C15C9C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FCEA7CB" w14:textId="77777777" w:rsidR="006C2C39" w:rsidRDefault="006C2C39">
+    <w:p w14:paraId="59A18118" w14:textId="77777777" w:rsidR="00C15C9C" w:rsidRDefault="00C15C9C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="74B02424" w14:textId="77777777" w:rsidR="00B26B14" w:rsidRPr="00B26B14" w:rsidRDefault="00B26B14" w:rsidP="00B26B14">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00433C00">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
     <w:r w:rsidRPr="00A82DA5">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Corresponding author. Email:</w:t>
     </w:r>
     <w:r>
@@ -4473,96 +4747,96 @@
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>@</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>XXXX</w:t>
     </w:r>
     <w:r w:rsidRPr="00765F73">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="12E1CEEA" w14:textId="77777777" w:rsidR="004526C6" w:rsidRPr="004526C6" w:rsidRDefault="004526C6" w:rsidP="004526C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536F79D7" w14:textId="77777777" w:rsidR="006C2C39" w:rsidRDefault="006C2C39">
+    <w:p w14:paraId="0826FC28" w14:textId="77777777" w:rsidR="00C15C9C" w:rsidRDefault="00C15C9C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="422A957D" w14:textId="77777777" w:rsidR="006C2C39" w:rsidRDefault="006C2C39">
+    <w:p w14:paraId="675F21C1" w14:textId="77777777" w:rsidR="00C15C9C" w:rsidRDefault="00C15C9C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="73ECEBAB" w14:textId="77777777" w:rsidR="004A5938" w:rsidRDefault="004A5938">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2C46634A" w14:textId="77777777" w:rsidR="004A5938" w:rsidRPr="00B71355" w:rsidRDefault="00B71355" w:rsidP="00B71355">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00B71355">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3924EA15" wp14:editId="5834F567">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="5943600" cy="170815"/>
               <wp:effectExtent l="0" t="0" r="0" b="1905"/>
@@ -4659,71 +4933,70 @@
                                 </w:rPr>
                                 <w:t>, 560–571</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3924EA15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 218" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaUtwRswIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD07vpSJY2NOkUbx8OA&#10;7gK0+wBFlmNhtuRJSpxu2L+PkpM0aTFg2OYHQ6KoQx7yiNc3u65FW66NUDLH8UWEEZdMVUKuc/zl&#10;sQxmGBlLZUVbJXmOn7jBN/O3b66HPuOJalRbcY0ARJps6HPcWNtnYWhYwztqLlTPJRzWSnfUwlav&#10;w0rTAdC7NkyiaBoOSle9VowbA9ZiPMRzj1/XnNlPdW24RW2OITfr/9r/V+4fzq9ptta0bwTbp0H/&#10;IouOCglBj1AFtRRttHgF1QmmlVG1vWCqC1VdC8Y9B2ATRy/YPDS0554LFMf0xzKZ/wfLPm4/aySq&#10;HCcxtErSDpr0yHcW3akdcjao0NCbDBwfenC1OziATnu2pr9X7KtBUi0aKtf8Vms1NJxWkGHsboYn&#10;V0cc40BWwwdVQSC6scoD7WrdufJBQRCgQ6eejt1xyTAwTlJyOY3giMFZfBXN4okPQbPD7V4b+46r&#10;DrlFjjV036PT7b2xLhuaHVxcMKlK0bZeAa08M4DjaIHYcNWduSx8Q3+kUbqcLWckIMl0GZCoKILb&#10;ckGCaRlfTYrLYrEo4p8ubkyyRlQVly7MQVwx+bPm7WU+yuIoL6NaUTk4l5LR69Wi1WhLQdyl//YF&#10;OXELz9PwRQAuLyjFCYnukjQop7OrgJRkEqRQ4CCK07t0GpGUFOU5pXsh+b9TQkOO00kyGcX0W26R&#10;/15zo1knLIyPVnQ5nh2daOYkuJSVb62loh3XJ6Vw6T+XAtp9aLQXrNPoqFa7W+0Axal4paonkK5W&#10;oCwQIcw8WDRKf8dogPmRY/NtQzXHqH0vQf5pTIgbOH4DC31qXR2sVDKAyDGzGqNxs7DjeNr0Wqwb&#10;iHF4arfwWErhdfycz/6JwXTwdPaTzI2f0733ep63818AAAD//wMAUEsDBBQABgAIAAAAIQBczPU/&#10;2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3VhLMDGbIoIepCpGaa/T&#10;7JgEs7Mxu23Tf+/oRS8Djze8971iOble7WkMnWcDl7MEFHHtbceNgfe3+4trUCEiW+w9k4EjBViW&#10;pycF5tYf+JX2VWyUhHDI0UAb45BrHeqWHIaZH4jF+/CjwyhybLQd8SDhrtfzJEm1w46locWB7lqq&#10;P6udk5L1Ex6fk5V7qR+/sofNqqkWi8aY87Pp9gZUpCn+PcMPvqBDKUxbv2MbVG9AhsTfK152lYrc&#10;GpinGeiy0P/hy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmlLcEbMCAAC3BQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXMz1P9sAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAAANBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 218" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWhztX3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtju0q414hRdiwwD&#10;um5A1w+gZfmC2aJGKbGzrx8lJ2m3vRV7ESSSPjznkF5dT0Mvdppch6aQ2SKVQhuFVWeaQj5937y7&#10;lMJ5MBX0aHQh99rJ6/XbN6vR5voMW+wrTYJBjMtHW8jWe5sniVOtHsAt0GrDyRppAM9PapKKYGT0&#10;oU/O0vQiGZEqS6i0cxy9m5NyHfHrWiv/ta6d9qIvJHPz8aR4luFM1ivIGwLbdupAA17BYoDOcNMT&#10;1B14EFvq/oEaOkXosPYLhUOCdd0pHTWwmiz9S81jC1ZHLWyOsyeb3P+DVQ+7R/uNhJ8+4sQDjCKc&#10;vUf1wwmDty2YRt8Q4dhqqLhxFixLRuvyw6fBape7AFKOX7DiIcPWYwSaahqCK6xTMDoPYH8yXU9e&#10;KA6eXy3fX6ScUpzLPqSX2XlsAfnxa0vOf9I4iHApJPFQIzrs7p0PbCA/loRmBjdd38fB9uaPABeG&#10;SGQfCM/U/VROXB1UlFjtWQfhvCe813xpkX5JMfKOFNL93AJpKfrPhr24ypbLsFTxwRd6GS2PUTCK&#10;IQqpPEkxP279vIJbS13Tco+j7zfs3KaLop75HBjzBkSth20NK/byHaue/6n1bwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFzM9T/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEswMZsigh6kKkZpr9PsmASzszG7bdN/7+hFLwOPN7z3vWI5uV7taQydZwOXswQUce1tx42B97f7&#10;i2tQISJb7D2TgSMFWJanJwXm1h/4lfZVbJSEcMjRQBvjkGsd6pYchpkfiMX78KPDKHJstB3xIOGu&#10;1/MkSbXDjqWhxYHuWqo/q52TkvUTHp+TlXupH7+yh82qqRaLxpjzs+n2BlSkKf49ww++oEMpTFu/&#10;YxtUb0CGxN8rXnaVitwamKcZ6LLQ/+HLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW&#10;hztX3QEAAJsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBczPU/2wAAAAQBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:id w:val="2076323489"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:p w:rsidR="00B71355" w:rsidRDefault="009139FD" w:rsidP="009139FD">
+                      <w:p w14:paraId="3A85FDD5" w14:textId="77777777" w:rsidR="00B71355" w:rsidRDefault="009139FD" w:rsidP="009139FD">
                         <w:r w:rsidRPr="009139FD">
                           <w:rPr>
                             <w:i/>
                             <w:iCs/>
                           </w:rPr>
                           <w:t>Authors last name et al, Babylonian Journal of Artificial Intelligence Vol. (202</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:i/>
                             <w:iCs/>
                           </w:rPr>
                           <w:t>3</w:t>
                         </w:r>
                         <w:r w:rsidRPr="009139FD">
                           <w:rPr>
                             <w:i/>
                             <w:iCs/>
                           </w:rPr>
                           <w:t>), 202</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:i/>
                             <w:iCs/>
@@ -4828,98 +5101,98 @@
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="leftMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 219" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMXK7gIAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7aj7XbXirPaZpWq&#10;0vYi7fYDCMYxKjB0ILHTr++Ak2zavlV9QTAD55w5MyzuRmvYXmHQ4BpezUrOlJPQardt+Lfn9Zsb&#10;zkIUrhUGnGr4QQV+t3z9ajH4Ws2hB9MqZATiQj34hvcx+rooguyVFWEGXjlKdoBWRDritmhRDIRu&#10;TTEvy+tiAGw9glQhUPRhSvJlxu86JeOXrgsqMtNw0hbzinndpLVYLkS9ReF7LY8yxD+osEI7Ij1D&#10;PYgo2A71X1BWS4QAXZxJsAV0nZYq10DVVOUf1Tz1wqtcC5kT/Nmm8P9g5ef9V2S6bfi8uuXMCUtN&#10;elZjZO9hZClGDg0+1HTxydPVOFKCOp2rDf4R5PfAHKx64bbqHhGGXomWFFbpZXHxdMIJCWQzfIKW&#10;iMQuQgYaO7TJPjKEETp16nDuThIjKXhbXV2VlJGUqt6VN9XbzCDq02OPIX5QYFnaNByp+Rlc7B9D&#10;TGJEfbqSuAIY3a61MfmQBk6tDLK9oFERUioXpyLNzpLaKU4CSEIeGgrTaE3h61OYKPLoJqRM+BuJ&#10;cYnKQSKd9KRI9ijZMhkUx82YG5INTP5toD2QaQjT9NJvo00P+JOzgSa34eHHTqDizHx0ZHz2iUY9&#10;H8gvvIxuTlHhJEE0XEbkbDqs4vQxdh71tieOU5PvqU1rnS180XMUTnOZCz3+oTT4l+d86+WnL38B&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYzZyG2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvQv/DMgVvdtMQi8ZsShXEQ0Fo1YO3TXZMYrOzYXebpv/eqRe9PHi84b1vivVkezGiD50jBctF&#10;AgKpdqajRsH72/PNHYgQNRndO0IFZwywLmdXhc6NO9EOx31sBJdQyLWCNsYhlzLULVodFm5A4uzL&#10;easjW99I4/WJy20v0yRZSas74oVWD/jUYn3YH62CW/ux2X1naSVfHs1nGKftqz9vlbqeT5sHEBGn&#10;+HcMF3xGh5KZKnckE0SvgB+Jv3rJsoxtpSBd3YMsC/kfvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAzFyu4CACAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA2M2chtsAAAAEAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f" fillcolor="#b8cce4 [1300]" stroked="f">
+            <v:shape w14:anchorId="02B75F17" id="Text Box 219" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGmEmyCwIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0lOx3FETU9HT0VI&#10;x4d08AO2jtNYOF6zdpscv5610/YOeEO8WPY6mZmdHS9vpsGKg6Zg0DWyWpRSaKewNW7XyG9fN6+u&#10;pQgRXAsWnW7kow7yZvXyxXL0tb7AHm2rSTCIC/XoG9nH6OuiCKrXA4QFeu34skMaIPKRdkVLMDL6&#10;YIuLsrwqRqTWEyodAlfv5ku5yvhdp1X83HVBR2EbydpiXimv27QWqyXUOwLfG3WUAf+gYgDjmPQM&#10;dQcRxJ7MX1CDUYQBu7hQOBTYdUbp3AN3U5V/dPPQg9e5FzYn+LNN4f/Bqk+HB/+FRJze4cQDzE0E&#10;f4/qexAO1z24nb4lwrHX0DJxlSwrRh/q46/J6lCHBLIdP2LLQ4Z9xAw0dTQkV7hPweg8gMez6XqK&#10;QnHxbXV5WfKN4qvqTXldvc4MUJ9+9hTie42DSJtGEs80g8PhPsQkBurTJ4kroDXtxlibDylHem1J&#10;HIATAEppF+cm7X5gtXOdBbCEnAUuc2Lm8tWpzBQ5kQkpE/5GYl2icphIZz2pkj1KtswGxWk7CdMe&#10;DUyWbbF9ZNMI51DyI+JNj/RTipED2cjwYw+kpbAfHBuffeIE5wP7Rc+r21MVnGKIRqpIUsyHdZzz&#10;vvdkdj1znIZ8y2PamGzhk56jcI5bbvT4NFKen5/zV08PePULAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;zZyG2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMgVvdtMQi8ZsShXEQ0Fo&#10;1YO3TXZMYrOzYXebpv/eqRe9PHi84b1vivVkezGiD50jBctFAgKpdqajRsH72/PNHYgQNRndO0IF&#10;ZwywLmdXhc6NO9EOx31sBJdQyLWCNsYhlzLULVodFm5A4uzLeasjW99I4/WJy20v0yRZSas74oVW&#10;D/jUYn3YH62CW/ux2X1naSVfHs1nGKftqz9vlbqeT5sHEBGn+HcMF3xGh5KZKnckE0SvgB+Jv3rJ&#10;soxtpSBd3YMsC/kfvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARphJsgsCAAAIBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2M2chtsAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" o:allowincell="f" fillcolor="#b8cce4 [1300]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00B71355" w:rsidRDefault="00B71355">
+                  <w:p w14:paraId="41B02AB9" w14:textId="77777777" w:rsidR="00B71355" w:rsidRDefault="00B71355">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00B950D4" w:rsidRPr="00B950D4">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A89486B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC268D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="372" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -7173,89 +7446,98 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="308637040">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1091507202">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2146389902">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1637178695">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1064521829">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1018046354">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1745568250">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="667516692">
     <w:abstractNumId w:val="16"/>
   </w:num>
+  <w:num w:numId="36" w16cid:durableId="1825733212">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1127432292">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="717050389">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2090"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A3163"/>
     <w:rsid w:val="000204AD"/>
     <w:rsid w:val="00042615"/>
     <w:rsid w:val="000C5D9D"/>
     <w:rsid w:val="000E3A22"/>
     <w:rsid w:val="000F0322"/>
     <w:rsid w:val="00103F5B"/>
     <w:rsid w:val="00152AA5"/>
     <w:rsid w:val="00154788"/>
+    <w:rsid w:val="00166E4A"/>
     <w:rsid w:val="001A3163"/>
     <w:rsid w:val="001A5E8F"/>
     <w:rsid w:val="001B2AF2"/>
     <w:rsid w:val="001B4B92"/>
     <w:rsid w:val="001D2E20"/>
     <w:rsid w:val="001F27A6"/>
     <w:rsid w:val="00212277"/>
     <w:rsid w:val="00220B69"/>
     <w:rsid w:val="0022770C"/>
     <w:rsid w:val="002608B2"/>
     <w:rsid w:val="002714A4"/>
     <w:rsid w:val="002811C8"/>
     <w:rsid w:val="002B0E63"/>
     <w:rsid w:val="002C0E46"/>
     <w:rsid w:val="002D0566"/>
     <w:rsid w:val="003255D1"/>
     <w:rsid w:val="003374FA"/>
     <w:rsid w:val="00350459"/>
     <w:rsid w:val="00373D0F"/>
     <w:rsid w:val="00386AAE"/>
     <w:rsid w:val="00391F82"/>
     <w:rsid w:val="003C5091"/>
     <w:rsid w:val="003F1CA9"/>
     <w:rsid w:val="00406FB5"/>
     <w:rsid w:val="00433C00"/>
@@ -7316,50 +7598,51 @@
     <w:rsid w:val="009A40C3"/>
     <w:rsid w:val="009A7C98"/>
     <w:rsid w:val="009B30E3"/>
     <w:rsid w:val="009B437D"/>
     <w:rsid w:val="009D3BE0"/>
     <w:rsid w:val="009D6219"/>
     <w:rsid w:val="009E6852"/>
     <w:rsid w:val="00A61C8C"/>
     <w:rsid w:val="00A70444"/>
     <w:rsid w:val="00A82BF4"/>
     <w:rsid w:val="00A82DA5"/>
     <w:rsid w:val="00AE2D0C"/>
     <w:rsid w:val="00B04914"/>
     <w:rsid w:val="00B26B14"/>
     <w:rsid w:val="00B31BC5"/>
     <w:rsid w:val="00B53A33"/>
     <w:rsid w:val="00B67C22"/>
     <w:rsid w:val="00B71355"/>
     <w:rsid w:val="00B950D4"/>
     <w:rsid w:val="00BB222F"/>
     <w:rsid w:val="00BB3063"/>
     <w:rsid w:val="00BC629C"/>
     <w:rsid w:val="00BD0DBD"/>
     <w:rsid w:val="00C05E5D"/>
     <w:rsid w:val="00C14D84"/>
+    <w:rsid w:val="00C15C9C"/>
     <w:rsid w:val="00C178F2"/>
     <w:rsid w:val="00C31C8C"/>
     <w:rsid w:val="00C432B6"/>
     <w:rsid w:val="00C759C4"/>
     <w:rsid w:val="00C76023"/>
     <w:rsid w:val="00C92653"/>
     <w:rsid w:val="00C9778D"/>
     <w:rsid w:val="00CA725F"/>
     <w:rsid w:val="00CB0C8F"/>
     <w:rsid w:val="00CB4033"/>
     <w:rsid w:val="00CD3163"/>
     <w:rsid w:val="00CE408E"/>
     <w:rsid w:val="00CE66EB"/>
     <w:rsid w:val="00D01F20"/>
     <w:rsid w:val="00D35999"/>
     <w:rsid w:val="00D408F8"/>
     <w:rsid w:val="00D45466"/>
     <w:rsid w:val="00D6324C"/>
     <w:rsid w:val="00D65C9B"/>
     <w:rsid w:val="00D770C0"/>
     <w:rsid w:val="00D83096"/>
     <w:rsid w:val="00D95005"/>
     <w:rsid w:val="00DB2A4F"/>
     <w:rsid w:val="00DD12F1"/>
     <w:rsid w:val="00DD4407"/>
@@ -7393,51 +7676,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2090"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0457FBFE"/>
   <w15:docId w15:val="{D2493D35-0C75-490E-A51A-1EACBA1DE8D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8438,55 +8721,101 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
     <w:name w:val="table head"/>
     <w:rsid w:val="00F73746"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:smallCaps/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hgkelc">
     <w:name w:val="hgkelc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BC629C"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00166E4A"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1464150280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1727604492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1836915319">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc04.manuscriptcentral.com/bjai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/BJAI/2023/000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/BJAI/2023/000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -8753,94 +9082,94 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B65E14A-E712-4DBA-B698-E27874BF6550}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>11323</Characters>
+  <Pages>5</Pages>
+  <Words>2101</Words>
+  <Characters>11978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Authors last name et al, Babylonian Journal of Artificial Intelligence Vol. (2023), 2023, 560–571</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Ease of use</vt:lpstr>
       <vt:lpstr>    Selecting a Template </vt:lpstr>
       <vt:lpstr>    Maintaining the Integrity of the Specifications</vt:lpstr>
       <vt:lpstr>Prepare Your Paper before Styling</vt:lpstr>
       <vt:lpstr>    Abbreviations and Acronyms</vt:lpstr>
       <vt:lpstr>    Units</vt:lpstr>
       <vt:lpstr>    Equations</vt:lpstr>
       <vt:lpstr>    Some Common Mistakes</vt:lpstr>
       <vt:lpstr>Using the Template</vt:lpstr>
       <vt:lpstr>    Authors and Affiliations</vt:lpstr>
       <vt:lpstr>    Identify the Headings</vt:lpstr>
       <vt:lpstr>    Figures and Tables</vt:lpstr>
       <vt:lpstr>    Conflicts Of Interest</vt:lpstr>
       <vt:lpstr>    Funding </vt:lpstr>
       <vt:lpstr>    Acknowledgment </vt:lpstr>
       <vt:lpstr>    References</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13283</CharactersWithSpaces>
+  <CharactersWithSpaces>14051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Authors last name et al, Babylonian Journal of Artificial Intelligence Vol. (2023), 2023, 560–571</dc:title>
   <dc:creator>Dr. AHMED</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>