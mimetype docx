--- v0 (2025-10-19)
+++ v1 (2026-11-07)
@@ -266,66 +266,66 @@
               <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:453.8pt;margin-top:-29.1pt;width:64.8pt;height:60.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/TJ+6FwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdx4kFy4GbwEUB&#10;IwngBDnTFGkJILksSVtyv75LSn4g7anohVrtLvcxM5zft1qRg3C+BlPQ0WBIiTAcytrsCvr2uvpy&#10;R4kPzJRMgREFPQpP7xefP80bm4sxVKBK4QgWMT5vbEGrEGyeZZ5XQjM/ACsMBiU4zQL+ul1WOtZg&#10;da2y8XA4zRpwpXXAhffofeyCdJHqSyl4eJbSi0BUQXG2kE6Xzm08s8Wc5TvHbFXzfgz2D1NoVhts&#10;ei71yAIje1f/UUrX3IEHGQYcdAZS1lykHXCb0fDDNpuKWZF2QXC8PcPk/19Z/nTY2BdHQvsNWiQw&#10;AtJYn3t0xn1a6XT84qQE4wjh8QybaAPh6Lwbj2dTjHAM3U5n03GCNbtcts6H7wI0iUZBHbKSwGKH&#10;tQ/YEFNPKbGXgVWtVGJGGdIUdPr1ZpgunCN4Qxm8eBk1WqHdtv38WyiPuJaDjnFv+arG5mvmwwtz&#10;SDHOi7INz3hIBdgEeouSCtyvv/ljPiKPUUoalExB/c89c4IS9cMgJ7PRZBI1ln4mN7eIA3HXke11&#10;xOz1A6AqR/hALE9mzA/q5JUO9Duqexm7YogZjr0LGk7mQ+iEjK+Di+UyJaGqLAtrs7E8lo5wRmhf&#10;23fmbI9/QOKe4CQuln+gocvtiFjuA8g6cRQB7lDtcUdFJur61xMlf/2fsi5vfPEbAAD//wMAUEsD&#10;BBQABgAIAAAAIQD4C9i84gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;W0KndaU0naZKExKCw8Yu3NwmaysSpzTZVnh6shPcbPnT7+8v1pM17KxH3zuS8DAXwDQ1TvXUSji8&#10;b2cZMB+QFBpHWsK39rAub28KzJW70E6f96FlMYR8jhK6EIacc9902qKfu0FTvB3daDHEdWy5GvES&#10;w63hiRApt9hT/NDhoKtON5/7k5XwUm3fcFcnNvsx1fPrcTN8HT6WUt7fTZsnYEFP4Q+Gq35UhzI6&#10;1e5EyjMj4VGs0ohKmC2zBNiVEItVnGoJ6UIALwv+v0P5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL9Mn7oXAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPgL2LziAAAACwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="614B3083" w14:textId="77777777" w:rsidR="004A5938" w:rsidRPr="00800070" w:rsidRDefault="004A5938">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w14:textFill>
                             <w14:noFill/>
                           </w14:textFill>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00800070">
                         <w:rPr>
                           <w:noProof/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w14:textFill>
                             <w14:noFill/>
                           </w14:textFill>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EF95541" wp14:editId="5385A64F">
                             <wp:extent cx="617788" cy="617788"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="12" name="Picture 12">
-                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="12" name="Picture 12">
-                                      <a:hlinkClick r:id="rId8"/>
+                                      <a:hlinkClick r:id="rId10"/>
                                     </pic:cNvPr>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId9" cstate="print">
+                                    <a:blip r:embed="rId11" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="617788" cy="617788"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                       </a:ext>
@@ -420,77 +420,77 @@
                             <w:r w:rsidRPr="00D65C9B">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>pp</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009D3BE0">
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0080206D">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>560–571</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="29E7D0CE" w14:textId="2201F44F" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00D35999" w:rsidP="00F077EA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00D35999">
                               <w:t xml:space="preserve">DOI: </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId10" w:history="1">
+                            <w:hyperlink r:id="rId12" w:history="1">
                               <w:r w:rsidR="00E660F6" w:rsidRPr="007C1475">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>https://doi.org/10.58496/BJIoT/2023/000</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00CB686D">
                               <w:t>;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D35999">
                               <w:t xml:space="preserve"> ISSN: </w:t>
                             </w:r>
                             <w:r w:rsidR="00F077EA" w:rsidRPr="00F077EA">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>3006-1083</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D423BCA" w14:textId="539D5BE6" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00E660F6" w:rsidP="00E660F6">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:hyperlink r:id="rId11" w:history="1">
+                            <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="007C1475">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">https://mesopotamian.press/journals/index.php/BJIoT </w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
@@ -528,77 +528,77 @@
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>pp</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0080206D">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>560–571</w:t>
                       </w:r>
                       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
                       <w:bookmarkEnd w:id="1"/>
                     </w:p>
                     <w:p w14:paraId="29E7D0CE" w14:textId="2201F44F" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00D35999" w:rsidP="00F077EA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00D35999">
                         <w:t xml:space="preserve">DOI: </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId13" w:history="1">
+                      <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidR="00E660F6" w:rsidRPr="007C1475">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>https://doi.org/10.58496/BJIoT/2023/000</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00CB686D">
                         <w:t>;</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D35999">
                         <w:t xml:space="preserve"> ISSN: </w:t>
                       </w:r>
                       <w:r w:rsidR="00F077EA" w:rsidRPr="00F077EA">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>3006-1083</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3D423BCA" w14:textId="539D5BE6" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="004615CC" w:rsidP="00E660F6">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:hyperlink r:id="rId14" w:history="1">
+                      <w:hyperlink r:id="rId15" w:history="1">
                         <w:r w:rsidR="00E660F6" w:rsidRPr="007C1475">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t xml:space="preserve">https://mesopotamian.press/journals/index.php/BJIoT </w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00800070">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72519317" wp14:editId="1F73A861">
                 <wp:simplePos x="0" y="0"/>
@@ -712,66 +712,66 @@
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EE00BF">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73CAD10A" wp14:editId="22DCF2A7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>345440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-337820</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="624205" cy="624205"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
-                      <a:hlinkClick r:id="rId15"/>
+                      <a:hlinkClick r:id="rId16"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="624205" cy="624205"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -897,181 +897,185 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Research article topic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AA9664" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48585B5C" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00A61C8C" w:rsidRDefault="005F3352" w:rsidP="00E03718">
       <w:pPr>
         <w:ind w:left="117"/>
       </w:pPr>
       <w:r w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DF5F20" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00433C00" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C9778D" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DF5F20" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34C7800B" wp14:editId="6487EC34">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="16" name="Picture 16">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="009255C9" w:rsidRPr="00A61C8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009255C9" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E03718" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00DF5F20" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7D684C" wp14:editId="5F170A8B">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="Picture 17">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1104,64 +1108,64 @@
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007B4F3D" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11FC55A8" wp14:editId="186EDBBC">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="Picture 18">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1253,85 +1257,87 @@
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidR="005F3352" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="14"/>
           <w:w w:val="94"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597F21B1" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D3C580B" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:sectPr w:rsidR="001A3163">
-          <w:headerReference w:type="default" r:id="rId19"/>
-          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11920" w:h="15880"/>
           <w:pgMar w:top="880" w:right="620" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0A888C" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00406FB5" w:rsidRDefault="009255C9" w:rsidP="00406FB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve">A R T I C L </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00457E33" w:rsidRPr="00406FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t>E  I</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00406FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> N F O</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222521BA" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:before="8" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058B9F43" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00AE2D0C" w:rsidRDefault="009255C9">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
@@ -1557,139 +1563,151 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Feb</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174F6B9D" w14:textId="77777777" w:rsidR="00394096" w:rsidRDefault="00394096" w:rsidP="00394096">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>cce</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>pte</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Feb </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE01923" w14:textId="77777777" w:rsidR="00394096" w:rsidRPr="00AE2D0C" w:rsidRDefault="00394096" w:rsidP="00394096">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">  16 </w:t>
+        <w:t xml:space="preserve">  16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Mar</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020</w:t>
       </w:r>
@@ -1826,68 +1844,68 @@
         </w:rPr>
         <w:t>Keyword 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDC34DC" w14:textId="514749CB" w:rsidR="00DA2383" w:rsidRPr="00AE2D0C" w:rsidRDefault="00DA2383" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:before="78" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="117" w:right="13"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E3F5948" wp14:editId="36DCD795">
             <wp:extent cx="838200" cy="297180"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="3" name="Picture 3" descr="Creative Commons License">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId22"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Creative Commons License">
-                      <a:hlinkClick r:id="rId21"/>
+                      <a:hlinkClick r:id="rId22"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="838200" cy="297180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2258,51 +2276,51 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16925C9C" w14:textId="77777777" w:rsidR="00B53A33" w:rsidRDefault="00B53A33" w:rsidP="00B53A33">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B53A33" w:rsidSect="004A5938">
-          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="15880"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="358"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F79D39" w14:textId="77777777" w:rsidR="00A82DA5" w:rsidRPr="00577559" w:rsidRDefault="00A82DA5" w:rsidP="00A82DA5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="312" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Arial" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2549,103 +2567,143 @@
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411C875D" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00EF606C" w:rsidRDefault="00F73746" w:rsidP="00A704B7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF606C">
         <w:t>Abbreviations and Acronyms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E81CF9A" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, sc, dc, and rms do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
+        <w:t xml:space="preserve">Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>, dc, and rms do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78744602" w14:textId="77777777" w:rsidR="00B32C9A" w:rsidRPr="005B520E" w:rsidRDefault="00B32C9A" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55063876" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00EF606C" w:rsidRDefault="00F73746" w:rsidP="00A704B7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF606C">
         <w:t>Units</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB0E7E6" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidRPr="007F1F99">
         <w:t>either</w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve"> SI (MKS) or CGS as primary units. (SI units are encouraged.) English units may be used as secondary units (in parentheses). An exception would be the use of English units as identifiers in trade, such as “3.5-inch disk drive”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBD4503" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>Avoid combining SI and CGS units, such as current in amperes and magnetic field in oersteds. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
+        <w:t xml:space="preserve">Avoid combining SI and CGS units, such as current in amperes and magnetic field in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>oersteds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0D517E" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>Do not mix complete spellings and abbreviations of units: “Wb/m2” or “webers per square meter”, not “webers/m2”.  Spell out units when they appear in text: “. . . a few henries”, not “. . . a few H”.</w:t>
+        <w:t>Do not mix complete spellings and abbreviations of units: “Wb/m2” or “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>webers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t xml:space="preserve"> per square meter”, not “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>webers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t xml:space="preserve">/m2”.  Spell out units when they appear in text: “. . . a few </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>henries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>”, not “. . . a few H”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FC1A9B" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve">Use a zero before decimal points: “0.25”, not “.25”. Use “cm3”, not “cc”. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C0308">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0344">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bullet list</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0308">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB6374C" w14:textId="77777777" w:rsidR="00B32C9A" w:rsidRPr="005B520E" w:rsidRDefault="00B32C9A" w:rsidP="00B32C9A">
       <w:pPr>
@@ -3112,93 +3170,115 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>then start a new line and add the rest of the authors</w:t>
       </w:r>
       <w:r w:rsidR="00E80AC5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175AFEDA" w14:textId="77777777" w:rsidR="00BC629C" w:rsidRDefault="001B4B92" w:rsidP="00DD12F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The authors are required to provide an identifier like profile link for (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DD12F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Orcid, Google Scholar, Researchgate, LinkedIn, Etc.)</w:t>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD12F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Google Scholar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD12F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Researchgate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD12F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, LinkedIn, Etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00D770C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BC629C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To change the link in researcher id icon </w:t>
       </w:r>
       <w:r w:rsidR="00BC629C" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70003A2E" wp14:editId="53C4EAED">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Picture 20">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3235,64 +3315,64 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
       <w:r w:rsidR="00F3530F">
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>picture</w:t>
       </w:r>
       <w:r w:rsidR="00F3530F" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44755572" wp14:editId="645BDDF7">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Picture 21">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3829,51 +3909,51 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="58" w:hanging="29"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F92AE7E" wp14:editId="46D56532">
             <wp:extent cx="3096895" cy="2017923"/>
             <wp:effectExtent l="0" t="0" r="8255" b="1905"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="chart-figure-5.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3123253" cy="2035097"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3905,236 +3985,440 @@
         </w:rPr>
         <w:t>figure caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00575BCA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2D17FC" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Figure Labels: Use 8 point Times New Roman for Figure labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. As an example, write the quantity “Magnetization”, or “Magnetization, M”, not just “M”. If including units in the label, present them within parentheses. Do not label axes only with units. In the example, write “Magnetization (A/m)” or “Magnetization {A[m(1)]}”, not just “A/m”. Do not label axes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>with a ratio of quantities and units. For example, write “Temperature (K)”, not “Temperature/K”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFE01AD" w14:textId="689ABCE6" w:rsidR="00B31BC5" w:rsidRDefault="00C432B6" w:rsidP="00A704B7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="751823F1" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A27DCEC" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="288"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="228" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>The preferred spelling of the word “acknowledgment” in America is without an “e” after the “g”. Avoid the stilted expression “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of us (R. B. G.) thanks ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Instead, try “R. B. G. thanks...”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Put sponsor acknowledgments in the unnumbered footnote on the first page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265313B1" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00B31AF0">
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="61C6066B" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C272B7D" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:r w:rsidRPr="00D15774">
+        <w:t>The funding section of your journal paper template should provide a concise and transparent declaration of the financial support received to carry out the research presented in your paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BC5178" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774"/>
+    <w:p w14:paraId="048E5A7D" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authorship Contribution Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6432247B" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:t xml:space="preserve">[Author 1]: Conceptualization, methodology, data collection, writing – original draft. [Author 2]: Data analysis, visualization, writing – review &amp; editing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AE6FED" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:t>[Author 3]: Supervision, project administration, validation. All authors read and approved the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2908D0DC" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="288"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524141D7" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C87BE9B" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors should pledge that they don’t have any conflict of interest in regards of their research. If there are no conflict of interest then authors can declare the following "The authors declare no conflicts of interest". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA8108E" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40900608" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ethical Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704430DA" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15774">
+        <w:t>Ethical approval for this study was obtained from [Name of Ethics Committee/Institution, Approval No.].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03131422" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:t>(If not applicable: This study did not involve human or animal subjects, and ethical approval was not required.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF8166D" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0180FE50" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA8FBB5" w14:textId="77777777" w:rsidR="00D15774" w:rsidRPr="00D15774" w:rsidRDefault="00D15774" w:rsidP="00D15774">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15774">
+        <w:t>The data supporting the findings of this study are available from [corresponding author upon reasonable request / repository link / included within the article and supplementary materials].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75549E2C" w14:textId="77777777" w:rsidR="00B0022F" w:rsidRPr="00D15774" w:rsidRDefault="00B0022F" w:rsidP="00103F5B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...53 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F11210" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00A704B7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103F5B">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711C2D6C" w14:textId="77777777" w:rsidR="00B32C9A" w:rsidRPr="00B32C9A" w:rsidRDefault="00B32C9A" w:rsidP="00B32C9A"/>
     <w:p w14:paraId="2F4EA576" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00444D06" w:rsidP="00444D06">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This journal follows the IEEE bibliography style. </w:t>
@@ -4344,72 +4628,72 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005575BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M. Young, The Technical Writer’s Handbook. Mill Valley, CA: University Science, 1989.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7910BE95" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00A82DA5" w:rsidRDefault="00F73746" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F73746" w:rsidRPr="00A82DA5" w:rsidSect="006645B8">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="15880"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="358"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AB6C4B0" w14:textId="77777777" w:rsidR="005E6749" w:rsidRDefault="005E6749">
+    <w:p w14:paraId="0BB19DBA" w14:textId="77777777" w:rsidR="000910AA" w:rsidRDefault="000910AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4535B65A" w14:textId="77777777" w:rsidR="005E6749" w:rsidRDefault="005E6749">
+    <w:p w14:paraId="70E44B10" w14:textId="77777777" w:rsidR="000910AA" w:rsidRDefault="000910AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4527,58 +4811,58 @@
     <w:r w:rsidRPr="00765F73">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74DE1F3C" w14:textId="77777777" w:rsidR="004526C6" w:rsidRPr="004526C6" w:rsidRDefault="004526C6" w:rsidP="004526C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1616DED9" w14:textId="77777777" w:rsidR="005E6749" w:rsidRDefault="005E6749">
+    <w:p w14:paraId="0AC8ABB8" w14:textId="77777777" w:rsidR="000910AA" w:rsidRDefault="000910AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E1A7E14" w14:textId="77777777" w:rsidR="005E6749" w:rsidRDefault="005E6749">
+    <w:p w14:paraId="27393D76" w14:textId="77777777" w:rsidR="000910AA" w:rsidRDefault="000910AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="764953C3" w14:textId="77777777" w:rsidR="004A5938" w:rsidRDefault="004A5938">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7169,77 +7453,79 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1684548216">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="766509110">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1695764731">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="302780430">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="188958081">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1091121575">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2090"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A3163"/>
     <w:rsid w:val="000204AD"/>
     <w:rsid w:val="00042615"/>
     <w:rsid w:val="000614E2"/>
+    <w:rsid w:val="000910AA"/>
     <w:rsid w:val="000B3B8A"/>
     <w:rsid w:val="000C5D9D"/>
     <w:rsid w:val="000E3A22"/>
     <w:rsid w:val="000F0322"/>
     <w:rsid w:val="00103F5B"/>
     <w:rsid w:val="00106371"/>
     <w:rsid w:val="00134F06"/>
     <w:rsid w:val="00147490"/>
     <w:rsid w:val="00186A80"/>
     <w:rsid w:val="001A05DF"/>
     <w:rsid w:val="001A3163"/>
     <w:rsid w:val="001A7BC6"/>
     <w:rsid w:val="001B0229"/>
     <w:rsid w:val="001B4B92"/>
     <w:rsid w:val="001B5552"/>
     <w:rsid w:val="001D2E20"/>
     <w:rsid w:val="00212277"/>
     <w:rsid w:val="00215045"/>
     <w:rsid w:val="00220B69"/>
     <w:rsid w:val="0022770C"/>
     <w:rsid w:val="002501E7"/>
     <w:rsid w:val="00254933"/>
     <w:rsid w:val="002608B2"/>
     <w:rsid w:val="002714A4"/>
     <w:rsid w:val="002811C8"/>
@@ -7268,50 +7554,51 @@
     <w:rsid w:val="004615CC"/>
     <w:rsid w:val="00476269"/>
     <w:rsid w:val="00485394"/>
     <w:rsid w:val="004A5938"/>
     <w:rsid w:val="004C1252"/>
     <w:rsid w:val="00555052"/>
     <w:rsid w:val="005575BB"/>
     <w:rsid w:val="0056281B"/>
     <w:rsid w:val="005653B2"/>
     <w:rsid w:val="00577559"/>
     <w:rsid w:val="00585C07"/>
     <w:rsid w:val="005B4CA7"/>
     <w:rsid w:val="005D0B2E"/>
     <w:rsid w:val="005E058B"/>
     <w:rsid w:val="005E6749"/>
     <w:rsid w:val="005F3352"/>
     <w:rsid w:val="00613010"/>
     <w:rsid w:val="00655629"/>
     <w:rsid w:val="006645B8"/>
     <w:rsid w:val="00680634"/>
     <w:rsid w:val="006A6205"/>
     <w:rsid w:val="006B7D71"/>
     <w:rsid w:val="006C0C70"/>
     <w:rsid w:val="006E6790"/>
     <w:rsid w:val="006F6E92"/>
+    <w:rsid w:val="00702210"/>
     <w:rsid w:val="0071702A"/>
     <w:rsid w:val="00721059"/>
     <w:rsid w:val="00754C3C"/>
     <w:rsid w:val="00765F73"/>
     <w:rsid w:val="00770B6C"/>
     <w:rsid w:val="00776C87"/>
     <w:rsid w:val="0078347A"/>
     <w:rsid w:val="00786E4F"/>
     <w:rsid w:val="00797B22"/>
     <w:rsid w:val="007B4F3D"/>
     <w:rsid w:val="007D4057"/>
     <w:rsid w:val="007E5A27"/>
     <w:rsid w:val="007F1E1A"/>
     <w:rsid w:val="00800070"/>
     <w:rsid w:val="0080206D"/>
     <w:rsid w:val="00820D69"/>
     <w:rsid w:val="0086187C"/>
     <w:rsid w:val="00874976"/>
     <w:rsid w:val="00893184"/>
     <w:rsid w:val="008A6190"/>
     <w:rsid w:val="008B6248"/>
     <w:rsid w:val="008B6C5A"/>
     <w:rsid w:val="008C6323"/>
     <w:rsid w:val="008C6D20"/>
     <w:rsid w:val="008D6A0E"/>
@@ -7351,50 +7638,51 @@
     <w:rsid w:val="00BB222F"/>
     <w:rsid w:val="00BB3063"/>
     <w:rsid w:val="00BC2C8C"/>
     <w:rsid w:val="00BC629C"/>
     <w:rsid w:val="00BC6BFF"/>
     <w:rsid w:val="00BD0DBD"/>
     <w:rsid w:val="00BF0DC0"/>
     <w:rsid w:val="00C14D84"/>
     <w:rsid w:val="00C178F2"/>
     <w:rsid w:val="00C31C8C"/>
     <w:rsid w:val="00C432B6"/>
     <w:rsid w:val="00C759C4"/>
     <w:rsid w:val="00C76023"/>
     <w:rsid w:val="00C82CA9"/>
     <w:rsid w:val="00C92653"/>
     <w:rsid w:val="00C97170"/>
     <w:rsid w:val="00C9778D"/>
     <w:rsid w:val="00CA725F"/>
     <w:rsid w:val="00CB0C8F"/>
     <w:rsid w:val="00CB686D"/>
     <w:rsid w:val="00CD3163"/>
     <w:rsid w:val="00CE408E"/>
     <w:rsid w:val="00CE66EB"/>
     <w:rsid w:val="00CF45BA"/>
     <w:rsid w:val="00D01F20"/>
+    <w:rsid w:val="00D15774"/>
     <w:rsid w:val="00D35999"/>
     <w:rsid w:val="00D408F8"/>
     <w:rsid w:val="00D45466"/>
     <w:rsid w:val="00D6324C"/>
     <w:rsid w:val="00D65C9B"/>
     <w:rsid w:val="00D770C0"/>
     <w:rsid w:val="00D83096"/>
     <w:rsid w:val="00D95005"/>
     <w:rsid w:val="00DA2383"/>
     <w:rsid w:val="00DB2A4F"/>
     <w:rsid w:val="00DD12F1"/>
     <w:rsid w:val="00DD4407"/>
     <w:rsid w:val="00DE5330"/>
     <w:rsid w:val="00DF5F20"/>
     <w:rsid w:val="00DF63A0"/>
     <w:rsid w:val="00E03718"/>
     <w:rsid w:val="00E03AFB"/>
     <w:rsid w:val="00E41BC1"/>
     <w:rsid w:val="00E522DC"/>
     <w:rsid w:val="00E559CE"/>
     <w:rsid w:val="00E63F9E"/>
     <w:rsid w:val="00E660F6"/>
     <w:rsid w:val="00E80AC5"/>
     <w:rsid w:val="00E907F1"/>
     <w:rsid w:val="00EE00BF"/>
@@ -8643,51 +8931,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="713426847">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc04.manuscriptcentral.com/bjiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/BJIoT/2023/000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/BJIoT%20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/BJIoT/2023/000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/BJIoT%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc04.manuscriptcentral.com/bjiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/BJIoT%20" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/BJIoT/2023/000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/BJIoT%20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc04.manuscriptcentral.com/bjiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/BJIoT/2023/000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8950,74 +9238,74 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A7EDC88-41D5-4B85-B211-855B1FB5AEED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1992</Words>
-  <Characters>11361</Characters>
+  <Words>2107</Words>
+  <Characters>12013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Authors, Babylonian Journal of Digital Imaging Vol.2023, 560–571</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13327</CharactersWithSpaces>
+  <CharactersWithSpaces>14092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Authors, Babylonian Journal of Internet of Things Vol.2023, 560–571</dc:title>
   <dc:creator>Dr. AHMED</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>599c0dda2bfa83a29efcf851f4835b1211f4aabd4695b2b4d14c8f16a7292945</vt:lpwstr>
   </property>
 </Properties>
 </file>