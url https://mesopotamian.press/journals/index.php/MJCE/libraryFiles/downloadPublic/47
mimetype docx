--- v0 (2025-10-16)
+++ v1 (2026-09-22)
@@ -410,256 +410,247 @@
                             </w:r>
                             <w:r w:rsidR="008C26C4">
                               <w:t>3</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009D3BE0">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D65C9B">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>pp</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009D3BE0">
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0080206D">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>560–571</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="29E7D0CE" w14:textId="60441FA4" w:rsidR="00D35999" w:rsidRPr="00D901B7" w:rsidRDefault="00D35999" w:rsidP="009A678B">
+                          <w:p w14:paraId="29E7D0CE" w14:textId="043DFAC1" w:rsidR="00D35999" w:rsidRPr="00D901B7" w:rsidRDefault="00D35999" w:rsidP="009A678B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D35999">
                               <w:t xml:space="preserve">DOI: </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId10" w:history="1">
                               <w:r w:rsidR="00C645DA" w:rsidRPr="00CA05BC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>https://doi.org/10.58496/</w:t>
                               </w:r>
                               <w:r w:rsidR="009A678B" w:rsidRPr="00CA05BC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>MJCE</w:t>
                               </w:r>
                               <w:r w:rsidR="00C645DA" w:rsidRPr="00CA05BC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>/2023/</w:t>
                               </w:r>
                               <w:r w:rsidR="009A678B" w:rsidRPr="00CA05BC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>000</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="009A678B">
                               <w:t>;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D35999">
                               <w:t xml:space="preserve"> ISSN: </w:t>
                             </w:r>
-                            <w:r w:rsidR="00D901B7" w:rsidRPr="00D901B7">
+                            <w:r w:rsidR="002209A9" w:rsidRPr="002209A9">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
-                              <w:t>xxx-xxxx</w:t>
+                              <w:t>3006-1148</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D423BCA" w14:textId="21675C54" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00204480" w:rsidP="009A678B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:hyperlink r:id="rId11" w:history="1">
                               <w:r w:rsidRPr="009A678B">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>https://mesopotamian.press/journals/index.php/</w:t>
                               </w:r>
                               <w:r w:rsidR="009A678B" w:rsidRPr="009A678B">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>MJCE</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="54927165" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101pt;margin-top:-27.3pt;width:330pt;height:58.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnetqrDAIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813upXccr4yhNmqpS&#10;epGSfgBmWS8qMBSwd92v78A6jtW+VX1BAzNzZs6ZYX09Gk0O0gcFltFqVlIirYBW2R2j35/u31xR&#10;EiK3LddgJaNHGej15vWr9eAaWUMPupWeIIgNzeAY7WN0TVEE0UvDwwyctOjswBse8ep3Rev5gOhG&#10;F3VZvisG8K3zIGQI+Ho3Oekm43edFPFr1wUZiWYUe4v59PncprPYrHmz89z1Spza4P/QheHKYtEz&#10;1B2PnOy9+gvKKOEhQBdnAkwBXaeEzByQTVX+weax505mLihOcGeZwv+DFV8O3zxRLaN1taTEcoND&#10;epJjJO9hJHXSZ3ChwbBHh4FxxGecc+Ya3AOIH4FYuO253ckb72HoJW+xvyplFhepE05IINvhM7RY&#10;hu8jZKCx8yaJh3IQRMc5Hc+zSa0IfJxXq6os0SXQt3y7quZ5eAVvnrOdD/GjBEOSwajH2Wd0fngI&#10;MXXDm+eQVMzCvdI6z19bMjC6WtSLnHDhMSriemplGL3C6lg/JySSH2yb7ciVnmwsoO2JdSI6UY7j&#10;dswCZ0mSIltojyiDh2kb8feg0YP/RcmAm8ho+LnnXlKiP1mUEqkiVxLzZb5Y1njxl57tpYdbgVCM&#10;Rkom8zbmdZ8o36DkncpqvHRyahk3LIt0+g1phS/vOerlz25+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;z04+m94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuLV2ozYKIZuqAnEF&#10;0R8kbm68TSLidRS7TXh73BMcZ2c0+02xmWwnrjT41jHCcqFAEFfOtFwjHPav8wyED5qN7hwTwg95&#10;2JSzu0Lnxo38QdddqEUsYZ9rhCaEPpfSVw1Z7ReuJ47e2Q1WhyiHWppBj7HcdjJRKpVWtxw/NLqn&#10;54aq793FIhzfzl+fK/Vev9h1P7pJSbaPEvHhfto+gQg0hb8w3PAjOpSR6eQubLzoEBKVxC0BYb5e&#10;pSBiIktvlxNCusxAloX8P6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOd62qsMAgAA&#10;+wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9OPpve&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="54927165" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101pt;margin-top:-27.3pt;width:330pt;height:58.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN0euZ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrUx4hRduw4D&#10;ugvQ7gMUWYqFSaImKbGzry8lu2mwvg17EUhRPOQ5pNZXg9HkIHxQYBtazUpKhOXQKrtr6M/Hu3eX&#10;lITIbMs0WNHQowj0avP2zbp3tZhDB7oVniCIDXXvGtrF6OqiCLwThoUZOGExKMEbFtH1u6L1rEd0&#10;o4t5WX4oevCt88BFCHh7OwbpJuNLKXj8LmUQkeiGYm8xnz6f23QWmzWrd565TvGpDfYPXRimLBY9&#10;Qd2yyMjeq1dQRnEPAWSccTAFSKm4yByQTVX+xeahY05kLihOcCeZwv+D5d8OD+6HJ3H4CAMOMJMI&#10;7h74r0As3HTM7sS199B3grVYuEqSFb0L9ZSapA51SCDb/iu0OGS2j5CBBulNUgV5EkTHARxPoosh&#10;Eo6Xi2pVlSWGOMYu3q+qRZ5KwernbOdD/CzAkGQ01ONQMzo73IeYumH185NUzMKd0joPVlvSN3S1&#10;nC9zwlnEqIh7p5Vp6CVWx/o5IZH8ZNtsR6b0aGMBbSfWiehIOQ7bgah2kiSJsIX2iDJ4GNcMvwUa&#10;Hfg/lPS4Yg0Nv/fMC0r0F4tSIlXkSmJ2FsuLOTr+PLI9jzDLEaqhkZLRvIl5j0fK1yi5VFmNl06m&#10;lnF1skjTmqfdPPfzq5fPuHkCAAD//wMAUEsDBBQABgAIAAAAIQDPTj6b3gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4tXajNgohm6oCcQXRHyRubrxNIuJ1FLtNeHvcExxn&#10;ZzT7TbGZbCeuNPjWMcJyoUAQV860XCMc9q/zDIQPmo3uHBPCD3nYlLO7QufGjfxB112oRSxhn2uE&#10;JoQ+l9JXDVntF64njt7ZDVaHKIdamkGPsdx2MlEqlVa3HD80uqfnhqrv3cUiHN/OX58r9V6/2HU/&#10;uklJto8S8eF+2j6BCDSFvzDc8CM6lJHp5C5svOgQEpXELQFhvl6lIGIiS2+XE0K6zECWhfw/ofwF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADdHrmfkBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAz04+m94AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="188303B8" w14:textId="36B7276A" w:rsidR="00D35999" w:rsidRDefault="008C26C4" w:rsidP="00416E4B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Mesopotamian Journal of Civil Engineering</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="753268B5" w14:textId="79796AA3" w:rsidR="009D3BE0" w:rsidRPr="00D35999" w:rsidRDefault="009D3BE0" w:rsidP="008C26C4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t>Vol.202</w:t>
                       </w:r>
                       <w:r w:rsidR="008C26C4">
                         <w:t>3</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D65C9B">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>pp</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D3BE0">
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0080206D">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>560–571</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="29E7D0CE" w14:textId="60441FA4" w:rsidR="00D35999" w:rsidRPr="00D901B7" w:rsidRDefault="00D35999" w:rsidP="009A678B">
+                    <w:p w14:paraId="29E7D0CE" w14:textId="043DFAC1" w:rsidR="00D35999" w:rsidRPr="00D901B7" w:rsidRDefault="00D35999" w:rsidP="009A678B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D35999">
                         <w:t xml:space="preserve">DOI: </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId13" w:history="1">
+                      <w:hyperlink r:id="rId12" w:history="1">
                         <w:r w:rsidR="00C645DA" w:rsidRPr="00CA05BC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>https://doi.org/10.58496/</w:t>
                         </w:r>
                         <w:r w:rsidR="009A678B" w:rsidRPr="00CA05BC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>MJCE</w:t>
                         </w:r>
                         <w:r w:rsidR="00C645DA" w:rsidRPr="00CA05BC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>/2023/</w:t>
                         </w:r>
                         <w:r w:rsidR="009A678B" w:rsidRPr="00CA05BC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>000</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="009A678B">
                         <w:t>;</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D35999">
                         <w:t xml:space="preserve"> ISSN: </w:t>
                       </w:r>
-                      <w:r w:rsidR="00D901B7" w:rsidRPr="00D901B7">
+                      <w:r w:rsidR="002209A9" w:rsidRPr="002209A9">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:u w:val="none"/>
                         </w:rPr>
-                        <w:t>xxx-</w:t>
+                        <w:t>3006-1148</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w14:paraId="3D423BCA" w14:textId="21675C54" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="009A678B" w:rsidP="009A678B">
+                    <w:p w14:paraId="3D423BCA" w14:textId="21675C54" w:rsidR="00D35999" w:rsidRPr="00D35999" w:rsidRDefault="00204480" w:rsidP="009A678B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:hyperlink r:id="rId14" w:history="1">
-                        <w:r w:rsidR="00204480" w:rsidRPr="009A678B">
+                      <w:hyperlink r:id="rId13" w:history="1">
+                        <w:r w:rsidRPr="009A678B">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>https://mesopotamian.press/journals/index.php/</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="009A678B">
+                        <w:r w:rsidR="009A678B" w:rsidRPr="009A678B">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>MJCE</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00800070">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72519317" wp14:editId="40EAB682">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
@@ -772,66 +763,66 @@
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EE00BF">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73CAD10A" wp14:editId="5CAA22CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>345440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-337820</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="624205" cy="624205"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId14"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
-                      <a:hlinkClick r:id="rId15"/>
+                      <a:hlinkClick r:id="rId14"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="624205" cy="624205"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -957,181 +948,185 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Research article topic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AA9664" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48585B5C" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00A61C8C" w:rsidRDefault="005F3352" w:rsidP="00E03718">
       <w:pPr>
         <w:ind w:left="117"/>
       </w:pPr>
       <w:r w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DF5F20" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00433C00" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C9778D" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DF5F20" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34C7800B" wp14:editId="6487EC34">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="16" name="Picture 16">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="009255C9" w:rsidRPr="00A61C8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009255C9" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E03718" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00DF5F20" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7D684C" wp14:editId="5F170A8B">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="Picture 17">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1164,64 +1159,64 @@
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007B4F3D" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F91A2B" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11FC55A8" wp14:editId="186EDBBC">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="Picture 18">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1313,85 +1308,87 @@
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidR="005F3352" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="14"/>
           <w:w w:val="94"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597F21B1" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D3C580B" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:sectPr w:rsidR="001A3163">
-          <w:headerReference w:type="default" r:id="rId19"/>
-          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11920" w:h="15880"/>
           <w:pgMar w:top="880" w:right="620" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0A888C" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00406FB5" w:rsidRDefault="009255C9" w:rsidP="00406FB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve">A R T I C L </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00457E33" w:rsidRPr="00406FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t>E  I</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00406FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Century"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> N F O</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222521BA" w14:textId="77777777" w:rsidR="001A3163" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:before="8" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058B9F43" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00AE2D0C" w:rsidRDefault="009255C9">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
@@ -1421,51 +1418,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Histo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AAC609" w14:textId="77777777" w:rsidR="00B61BB5" w:rsidRDefault="00B61BB5" w:rsidP="00B61BB5">
+    <w:p w14:paraId="04AAC609" w14:textId="34C2D462" w:rsidR="00B61BB5" w:rsidRDefault="00B61BB5" w:rsidP="00B61BB5">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:w w:val="95"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
           <w:w w:val="95"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
@@ -1498,283 +1495,335 @@
           <w:w w:val="95"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:w w:val="95"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="2"/>
           <w:w w:val="95"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE2D0C">
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>xx</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE2D0C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="267C07A3" w14:textId="77777777" w:rsidR="00B61BB5" w:rsidRPr="00576D11" w:rsidRDefault="00B61BB5" w:rsidP="00B61BB5">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="267C07A3" w14:textId="05E487AE" w:rsidR="00B61BB5" w:rsidRPr="00576D11" w:rsidRDefault="00B61BB5" w:rsidP="00B61BB5">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Revised</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">   15</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00576D11">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Feb</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00576D11">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2020</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="117"/>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00576D11">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AE2D0C">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F3DACD0" w14:textId="7C520D61" w:rsidR="00B61BB5" w:rsidRDefault="00B61BB5" w:rsidP="00B61BB5">
+      <w:pPr>
+        <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>cce</w:t>
-      </w:r>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>pte</w:t>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>cce</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>pte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Feb </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AE2D0C">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>2020</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="117"/>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00576D11">
+        <w:t xml:space="preserve"> Feb </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Published</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C1B9508" w14:textId="1B441A31" w:rsidR="00B61BB5" w:rsidRPr="00AE2D0C" w:rsidRDefault="00B61BB5" w:rsidP="00B61BB5">
+      <w:pPr>
+        <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">  16 </w:t>
-      </w:r>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00576D11">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Published</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Mar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00576D11">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007E76FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2020</w:t>
-      </w:r>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Mar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E76FE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="61D804FF" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00AE2D0C" w:rsidRDefault="001A3163">
       <w:pPr>
         <w:spacing w:before="1" w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37448467" w14:textId="77777777" w:rsidR="001A3163" w:rsidRPr="00AE2D0C" w:rsidRDefault="009255C9">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Century" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
@@ -1885,68 +1934,68 @@
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Keyword 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D745801" w14:textId="46638C3A" w:rsidR="004A5938" w:rsidRDefault="002273BF" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:before="78" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="117" w:right="13"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="631854AC" wp14:editId="2B7BC5E4">
             <wp:extent cx="838200" cy="297180"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="3" name="Picture 3" descr="Creative Commons License">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId20"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Creative Commons License">
-                      <a:hlinkClick r:id="rId21"/>
+                      <a:hlinkClick r:id="rId20"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="838200" cy="297180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2306,51 +2355,51 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16925C9C" w14:textId="77777777" w:rsidR="00B53A33" w:rsidRDefault="00B53A33" w:rsidP="00B53A33">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B53A33" w:rsidSect="004A5938">
-          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="15880"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="358"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F79D39" w14:textId="77777777" w:rsidR="00A82DA5" w:rsidRPr="00577559" w:rsidRDefault="00A82DA5" w:rsidP="00A82DA5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="130" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="312" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Arial" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2706,51 +2755,59 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF606C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abbreviations and Acronyms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E81CF9A" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, sc, dc, and rms do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
+        <w:t xml:space="preserve">Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>, dc, and rms do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55063876" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00EF606C" w:rsidRDefault="00F73746" w:rsidP="00DF63A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="450"/>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF606C">
@@ -2761,59 +2818,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Units</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB0E7E6" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidRPr="007F1F99">
         <w:t>either</w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve"> SI (MKS) or CGS as primary units. (SI units are encouraged.) English units may be used as secondary units (in parentheses). An exception would be the use of English units as identifiers in trade, such as “3.5-inch disk drive”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBD4503" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>Avoid combining SI and CGS units, such as current in amperes and magnetic field in oersteds. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
+        <w:t xml:space="preserve">Avoid combining SI and CGS units, such as current in amperes and magnetic field in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>oersteds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0D517E" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
-        <w:t>Do not mix complete spellings and abbreviations of units: “Wb/m2” or “webers per square meter”, not “webers/m2”.  Spell out units when they appear in text: “. . . a few henries”, not “. . . a few H”.</w:t>
+        <w:t>Do not mix complete spellings and abbreviations of units: “Wb/m2” or “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>webers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t xml:space="preserve"> per square meter”, not “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>webers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t xml:space="preserve">/m2”.  Spell out units when they appear in text: “. . . a few </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>henries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>”, not “. . . a few H”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FC1A9B" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00406FB5">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t xml:space="preserve">Use a zero before decimal points: “0.25”, not “.25”. Use “cm3”, not “cc”. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C0308">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0344">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bullet list</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0308">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9558E4" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00EF606C" w:rsidRDefault="00F73746" w:rsidP="00DF63A0">
       <w:pPr>
@@ -3303,93 +3392,115 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>then start a new line and add the rest of the authors</w:t>
       </w:r>
       <w:r w:rsidR="00E80AC5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175AFEDA" w14:textId="77777777" w:rsidR="00BC629C" w:rsidRDefault="001B4B92" w:rsidP="00DD12F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The authors are required to provide an identifier like profile link for (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DD12F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Orcid, Google Scholar, Researchgate, LinkedIn, Etc.)</w:t>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD12F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Google Scholar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD12F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Researchgate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD12F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, LinkedIn, Etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00D770C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BC629C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To change the link in researcher id icon </w:t>
       </w:r>
       <w:r w:rsidR="00BC629C" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70003A2E" wp14:editId="53C4EAED">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Picture 20">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3426,64 +3537,64 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
       <w:r w:rsidR="00F3530F">
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>picture</w:t>
       </w:r>
       <w:r w:rsidR="00F3530F" w:rsidRPr="00A61C8C">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="7"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44755572" wp14:editId="645BDDF7">
             <wp:extent cx="137160" cy="137160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Picture 21">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Mesopotamian (19).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="137163" cy="137163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3990,341 +4101,398 @@
         <w:t>caption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00575BCA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0344">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>figure caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00575BCA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2D17FC" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
+    <w:p w14:paraId="3A2D17FC" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005B520E">
         <w:t>Figure Labels: Use 8 point Times New Roman for Figure labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. As an example, write the quantity “Magnetization”, or “Magnetization, M”, not just “M”. If including units in the label, present them within parentheses. Do not label axes only with units. In the example, write “Magnetization (A/m)” or “Magnetization {A[m(1)]}”, not just “A/m”. Do not label axes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B520E">
         <w:t>with a ratio of quantities and units. For example, write “Temperature (K)”, not “Temperature/K”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFE01AD" w14:textId="7BD498C9" w:rsidR="00B31BC5" w:rsidRDefault="00C432B6" w:rsidP="0099778B">
+    <w:p w14:paraId="3D5C043E" w14:textId="33A181BF" w:rsidR="0074789D" w:rsidRPr="0074789D" w:rsidRDefault="0074789D" w:rsidP="0074789D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31BC5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074789D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conflicts </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00687F22">
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074789D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2698192E" w14:textId="0E1B9EA9" w:rsidR="0074789D" w:rsidRPr="005B520E" w:rsidRDefault="0074789D" w:rsidP="0074789D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...47 lines deleted...]
-    <w:p w14:paraId="6C314B08" w14:textId="77777777" w:rsidR="006D2969" w:rsidRPr="00881BEB" w:rsidRDefault="006D2969" w:rsidP="006D2969">
+        <w:t>Conceptualization: [Author name(s)]; Methodology: [Author name(s)]; Software: [Author name(s)]; Validation: [Author name(s)]; Formal analysis: [Author name(s)]; Investigation: [Author name(s)]; Resources: [Author name(s)]; Data curation: [Author name(s)]; Writing – original draft: [Author name(s)]; Writing – review &amp; editing: [Author name(s)]; Visualization: [Author name(s)]; Supervision: [Author name(s)]; Project administration: [Author name(s)]; Funding acquisition: [Author name(s)].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFE01AD" w14:textId="7BD498C9" w:rsidR="00B31BC5" w:rsidRDefault="00C432B6" w:rsidP="0099778B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00881BEB">
+      <w:r w:rsidRPr="00B31BC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Funding</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53B54552" w14:textId="3C8C588A" w:rsidR="006D2969" w:rsidRPr="00C432B6" w:rsidRDefault="006D2969" w:rsidP="006D2969">
+        <w:t xml:space="preserve">Conflicts </w:t>
+      </w:r>
+      <w:r w:rsidR="00687F22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31BC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21932F9A" w14:textId="77777777" w:rsidR="00C432B6" w:rsidRDefault="00C432B6" w:rsidP="00C432B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007937AF">
+      <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authors should declare whether there is any </w:t>
+        <w:t xml:space="preserve">The authors should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C432B6">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>pledge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>fund</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007937AF">
+        <w:t xml:space="preserve"> that they don’t have any conflict of interest in regards of their research</w:t>
+      </w:r>
+      <w:r w:rsidR="00042615">
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the submitted research.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2695F433" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00FE2E33" w:rsidRDefault="00F73746" w:rsidP="0099778B">
+        <w:t xml:space="preserve">. If there are no conflict of interest then authors can declare the following </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6205">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6205" w:rsidRPr="00042615">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00042615" w:rsidRPr="00042615">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authors declare no conflicts of interest"</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6205">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C314B08" w14:textId="77777777" w:rsidR="006D2969" w:rsidRPr="00881BEB" w:rsidRDefault="006D2969" w:rsidP="006D2969">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE2E33">
+      <w:r w:rsidRPr="00881BEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Acknowledgment (Heading 5)</w:t>
-[...9 lines deleted...]
-        <w:t>The preferred spelling of the word “acknowledgment” in America is without an “e” after the “g</w:t>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B54552" w14:textId="3C8C588A" w:rsidR="006D2969" w:rsidRPr="00C432B6" w:rsidRDefault="006D2969" w:rsidP="006D2969">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007937AF">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors should declare whether there is any </w:t>
       </w:r>
       <w:r>
-        <w:t>”. Avoid the stilted expression “</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="04F11210" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00103F5B" w:rsidRDefault="00F73746" w:rsidP="0099778B">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007937AF">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the submitted research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2695F433" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00FE2E33" w:rsidRDefault="00F73746" w:rsidP="0099778B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="630"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00103F5B">
+      <w:r w:rsidRPr="00FE2E33">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Acknowledgment (Heading 5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C6066B" w14:textId="77777777" w:rsidR="00F73746" w:rsidRDefault="00F73746" w:rsidP="00103F5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>The preferred spelling of the word “acknowledgment” in America is without an “e” after the “g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”. Avoid the stilted expression “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B520E">
+        <w:t xml:space="preserve"> of us (R. B. G.) thanks </w:t>
+      </w:r>
+      <w:r>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>Instead, try “R. B. G. thanks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>Put spons</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or acknowledgments in the unnum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B520E">
+        <w:t>bered footnote on the first page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F11210" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00103F5B" w:rsidRDefault="00F73746" w:rsidP="0099778B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4EA576" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="005B520E" w:rsidRDefault="00444D06" w:rsidP="00444D06">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This journal follows the IEEE bibliography style. </w:t>
       </w:r>
       <w:r w:rsidR="00F73746" w:rsidRPr="005B520E">
         <w:t>The template will number citations consecutively within brackets [1]. The sentence punctuation follows the bracket [2]. Refer simply to the reference number, as in [3]—do not use “Ref. [3]” or “reference [3]” except at the beginning of a sentence: “Reference [3] was the first</w:t>
       </w:r>
       <w:r w:rsidR="00F73746">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F73746">
         <w:t>...</w:t>
@@ -4522,72 +4690,72 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005575BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M. Young, The Technical Writer’s Handbook. Mill Valley, CA: University Science, 1989.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7910BE95" w14:textId="77777777" w:rsidR="00F73746" w:rsidRPr="00A82DA5" w:rsidRDefault="00F73746" w:rsidP="004A5938">
       <w:pPr>
         <w:spacing w:after="111" w:line="261" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F73746" w:rsidRPr="00A82DA5" w:rsidSect="006645B8">
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="15880"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="358"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="475CECBB" w14:textId="77777777" w:rsidR="00E83D8F" w:rsidRDefault="00E83D8F">
+    <w:p w14:paraId="5DDDCCFF" w14:textId="77777777" w:rsidR="00905A45" w:rsidRDefault="00905A45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42E6CEBA" w14:textId="77777777" w:rsidR="00E83D8F" w:rsidRDefault="00E83D8F">
+    <w:p w14:paraId="37AA978B" w14:textId="77777777" w:rsidR="00905A45" w:rsidRDefault="00905A45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4704,58 +4872,58 @@
     <w:r w:rsidRPr="00765F73">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74DE1F3C" w14:textId="77777777" w:rsidR="004526C6" w:rsidRPr="004526C6" w:rsidRDefault="004526C6" w:rsidP="004526C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6591797F" w14:textId="77777777" w:rsidR="00E83D8F" w:rsidRDefault="00E83D8F">
+    <w:p w14:paraId="6202D77A" w14:textId="77777777" w:rsidR="00905A45" w:rsidRDefault="00905A45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="212C7ECB" w14:textId="77777777" w:rsidR="00E83D8F" w:rsidRDefault="00E83D8F">
+    <w:p w14:paraId="0F3DE7B3" w14:textId="77777777" w:rsidR="00905A45" w:rsidRDefault="00905A45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="764953C3" w14:textId="77777777" w:rsidR="004A5938" w:rsidRDefault="004A5938">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4868,51 +5036,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="406D98B5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 218" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaUtwRswIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD07vpSJY2NOkUbx8OA&#10;7gK0+wBFlmNhtuRJSpxu2L+PkpM0aTFg2OYHQ6KoQx7yiNc3u65FW66NUDLH8UWEEZdMVUKuc/zl&#10;sQxmGBlLZUVbJXmOn7jBN/O3b66HPuOJalRbcY0ARJps6HPcWNtnYWhYwztqLlTPJRzWSnfUwlav&#10;w0rTAdC7NkyiaBoOSle9VowbA9ZiPMRzj1/XnNlPdW24RW2OITfr/9r/V+4fzq9ptta0bwTbp0H/&#10;IouOCglBj1AFtRRttHgF1QmmlVG1vWCqC1VdC8Y9B2ATRy/YPDS0554LFMf0xzKZ/wfLPm4/aySq&#10;HCcxtErSDpr0yHcW3akdcjao0NCbDBwfenC1OziATnu2pr9X7KtBUi0aKtf8Vms1NJxWkGHsboYn&#10;V0cc40BWwwdVQSC6scoD7WrdufJBQRCgQ6eejt1xyTAwTlJyOY3giMFZfBXN4okPQbPD7V4b+46r&#10;DrlFjjV036PT7b2xLhuaHVxcMKlK0bZeAa08M4DjaIHYcNWduSx8Q3+kUbqcLWckIMl0GZCoKILb&#10;ckGCaRlfTYrLYrEo4p8ubkyyRlQVly7MQVwx+bPm7WU+yuIoL6NaUTk4l5LR69Wi1WhLQdyl//YF&#10;OXELz9PwRQAuLyjFCYnukjQop7OrgJRkEqRQ4CCK07t0GpGUFOU5pXsh+b9TQkOO00kyGcX0W26R&#10;/15zo1knLIyPVnQ5nh2daOYkuJSVb62loh3XJ6Vw6T+XAtp9aLQXrNPoqFa7W+0Axal4paonkK5W&#10;oCwQIcw8WDRKf8dogPmRY/NtQzXHqH0vQf5pTIgbOH4DC31qXR2sVDKAyDGzGqNxs7DjeNr0Wqwb&#10;iHF4arfwWErhdfycz/6JwXTwdPaTzI2f0733ep63818AAAD//wMAUEsDBBQABgAIAAAAIQBczPU/&#10;2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3VhLMDGbIoIepCpGaa/T&#10;7JgEs7Mxu23Tf+/oRS8Djze8971iOble7WkMnWcDl7MEFHHtbceNgfe3+4trUCEiW+w9k4EjBViW&#10;pycF5tYf+JX2VWyUhHDI0UAb45BrHeqWHIaZH4jF+/CjwyhybLQd8SDhrtfzJEm1w46locWB7lqq&#10;P6udk5L1Ex6fk5V7qR+/sofNqqkWi8aY87Pp9gZUpCn+PcMPvqBDKUxbv2MbVG9AhsTfK152lYrc&#10;GpinGeiy0P/hy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmlLcEbMCAAC3BQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXMz1P9sAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAAANBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 218" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWhztX3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtju0q414hRdiwwD&#10;um5A1w+gZfmC2aJGKbGzrx8lJ2m3vRV7ESSSPjznkF5dT0Mvdppch6aQ2SKVQhuFVWeaQj5937y7&#10;lMJ5MBX0aHQh99rJ6/XbN6vR5voMW+wrTYJBjMtHW8jWe5sniVOtHsAt0GrDyRppAM9PapKKYGT0&#10;oU/O0vQiGZEqS6i0cxy9m5NyHfHrWiv/ta6d9qIvJHPz8aR4luFM1ivIGwLbdupAA17BYoDOcNMT&#10;1B14EFvq/oEaOkXosPYLhUOCdd0pHTWwmiz9S81jC1ZHLWyOsyeb3P+DVQ+7R/uNhJ8+4sQDjCKc&#10;vUf1wwmDty2YRt8Q4dhqqLhxFixLRuvyw6fBape7AFKOX7DiIcPWYwSaahqCK6xTMDoPYH8yXU9e&#10;KA6eXy3fX6ScUpzLPqSX2XlsAfnxa0vOf9I4iHApJPFQIzrs7p0PbCA/loRmBjdd38fB9uaPABeG&#10;SGQfCM/U/VROXB1UlFjtWQfhvCe813xpkX5JMfKOFNL93AJpKfrPhr24ypbLsFTxwRd6GS2PUTCK&#10;IQqpPEkxP279vIJbS13Tco+j7zfs3KaLop75HBjzBkSth20NK/byHaue/6n1bwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFzM9T/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEswMZsigh6kKkZpr9PsmASzszG7bdN/7+hFLwOPN7z3vWI5uV7taQydZwOXswQUce1tx42B97f7&#10;i2tQISJb7D2TgSMFWJanJwXm1h/4lfZVbJSEcMjRQBvjkGsd6pYchpkfiMX78KPDKHJstB3xIOGu&#10;1/MkSbXDjqWhxYHuWqo/q52TkvUTHp+TlXupH7+yh82qqRaLxpjzs+n2BlSkKf49ww++oEMpTFu/&#10;YxtUb0CGxN8rXnaVitwamKcZ6LLQ/+HLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW&#10;hztX3QEAAJsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBczPU/2wAAAAQBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                       </w:rPr>
                       <w:alias w:val="Title"/>
                       <w:id w:val="2076323489"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:p w14:paraId="71CB17A3" w14:textId="51FA062A" w:rsidR="00B71355" w:rsidRDefault="008C26C4" w:rsidP="008C26C4">
                         <w:r w:rsidRPr="008C26C4">
                           <w:rPr>
                             <w:i/>
                             <w:iCs/>
                           </w:rPr>
                           <w:t>The Authors, Mesopotamian Journal of Civil Engineering Vol.202</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:i/>
@@ -5018,51 +5186,51 @@
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="leftMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4C3D0469" id="Text Box 219" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMXK7gIAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7aj7XbXirPaZpWq&#10;0vYi7fYDCMYxKjB0ILHTr++Ak2zavlV9QTAD55w5MyzuRmvYXmHQ4BpezUrOlJPQardt+Lfn9Zsb&#10;zkIUrhUGnGr4QQV+t3z9ajH4Ws2hB9MqZATiQj34hvcx+rooguyVFWEGXjlKdoBWRDritmhRDIRu&#10;TTEvy+tiAGw9glQhUPRhSvJlxu86JeOXrgsqMtNw0hbzinndpLVYLkS9ReF7LY8yxD+osEI7Ij1D&#10;PYgo2A71X1BWS4QAXZxJsAV0nZYq10DVVOUf1Tz1wqtcC5kT/Nmm8P9g5ef9V2S6bfi8uuXMCUtN&#10;elZjZO9hZClGDg0+1HTxydPVOFKCOp2rDf4R5PfAHKx64bbqHhGGXomWFFbpZXHxdMIJCWQzfIKW&#10;iMQuQgYaO7TJPjKEETp16nDuThIjKXhbXV2VlJGUqt6VN9XbzCDq02OPIX5QYFnaNByp+Rlc7B9D&#10;TGJEfbqSuAIY3a61MfmQBk6tDLK9oFERUioXpyLNzpLaKU4CSEIeGgrTaE3h61OYKPLoJqRM+BuJ&#10;cYnKQSKd9KRI9ijZMhkUx82YG5INTP5toD2QaQjT9NJvo00P+JOzgSa34eHHTqDizHx0ZHz2iUY9&#10;H8gvvIxuTlHhJEE0XEbkbDqs4vQxdh71tieOU5PvqU1rnS180XMUTnOZCz3+oTT4l+d86+WnL38B&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYzZyG2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvQv/DMgVvdtMQi8ZsShXEQ0Fo1YO3TXZMYrOzYXebpv/eqRe9PHi84b1vivVkezGiD50jBctF&#10;AgKpdqajRsH72/PNHYgQNRndO0IFZwywLmdXhc6NO9EOx31sBJdQyLWCNsYhlzLULVodFm5A4uzL&#10;easjW99I4/WJy20v0yRZSas74oVWD/jUYn3YH62CW/ux2X1naSVfHs1nGKftqz9vlbqeT5sHEBGn&#10;+HcMF3xGh5KZKnckE0SvgB+Jv3rJsoxtpSBd3YMsC/kfvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAzFyu4CACAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA2M2chtsAAAAEAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f" fillcolor="#b8cce4 [1300]" stroked="f">
+            <v:shape w14:anchorId="4C3D0469" id="Text Box 219" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGmEmyCwIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0lOx3FETU9HT0VI&#10;x4d08AO2jtNYOF6zdpscv5610/YOeEO8WPY6mZmdHS9vpsGKg6Zg0DWyWpRSaKewNW7XyG9fN6+u&#10;pQgRXAsWnW7kow7yZvXyxXL0tb7AHm2rSTCIC/XoG9nH6OuiCKrXA4QFeu34skMaIPKRdkVLMDL6&#10;YIuLsrwqRqTWEyodAlfv5ku5yvhdp1X83HVBR2EbydpiXimv27QWqyXUOwLfG3WUAf+gYgDjmPQM&#10;dQcRxJ7MX1CDUYQBu7hQOBTYdUbp3AN3U5V/dPPQg9e5FzYn+LNN4f/Bqk+HB/+FRJze4cQDzE0E&#10;f4/qexAO1z24nb4lwrHX0DJxlSwrRh/q46/J6lCHBLIdP2LLQ4Z9xAw0dTQkV7hPweg8gMez6XqK&#10;QnHxbXV5WfKN4qvqTXldvc4MUJ9+9hTie42DSJtGEs80g8PhPsQkBurTJ4kroDXtxlibDylHem1J&#10;HIATAEppF+cm7X5gtXOdBbCEnAUuc2Lm8tWpzBQ5kQkpE/5GYl2icphIZz2pkj1KtswGxWk7CdMe&#10;DUyWbbF9ZNMI51DyI+JNj/RTipED2cjwYw+kpbAfHBuffeIE5wP7Rc+r21MVnGKIRqpIUsyHdZzz&#10;vvdkdj1znIZ8y2PamGzhk56jcI5bbvT4NFKen5/zV08PePULAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;zZyG2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMgVvdtMQi8ZsShXEQ0Fo&#10;1YO3TXZMYrOzYXebpv/eqRe9PHi84b1vivVkezGiD50jBctFAgKpdqajRsH72/PNHYgQNRndO0IF&#10;ZwywLmdXhc6NO9EOx31sBJdQyLWCNsYhlzLULVodFm5A4uzLeasjW99I4/WJy20v0yRZSas74oVW&#10;D/jUYn3YH62CW/ux2X1naSVfHs1nGKftqz9vlbqeT5sHEBGn+HcMF3xGh5KZKnckE0SvgB+Jv3rJ&#10;soxtpSBd3YMsC/kfvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARphJsgsCAAAIBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2M2chtsAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" o:allowincell="f" fillcolor="#b8cce4 [1300]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7606119E" w14:textId="77777777" w:rsidR="00B71355" w:rsidRDefault="00B71355">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="000F3470" w:rsidRPr="000F3470">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
@@ -7363,234 +7531,247 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="47145741">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="517932051">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="968127822">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1439183343">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1384135576">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1535315125">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="734203874">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="11153852">
     <w:abstractNumId w:val="16"/>
   </w:num>
+  <w:num w:numId="36" w16cid:durableId="353046118">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2090"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A3163"/>
+    <w:rsid w:val="00010571"/>
     <w:rsid w:val="000204AD"/>
     <w:rsid w:val="00042615"/>
     <w:rsid w:val="000B3B8A"/>
     <w:rsid w:val="000C5D9D"/>
     <w:rsid w:val="000D79D4"/>
     <w:rsid w:val="000E3A22"/>
     <w:rsid w:val="000F0322"/>
     <w:rsid w:val="000F3470"/>
     <w:rsid w:val="00103F5B"/>
     <w:rsid w:val="00106371"/>
     <w:rsid w:val="001A3163"/>
     <w:rsid w:val="001A7BC6"/>
     <w:rsid w:val="001B4B92"/>
     <w:rsid w:val="001D2E20"/>
     <w:rsid w:val="00204480"/>
     <w:rsid w:val="00212277"/>
+    <w:rsid w:val="002209A9"/>
     <w:rsid w:val="00220B69"/>
     <w:rsid w:val="002273BF"/>
     <w:rsid w:val="0022770C"/>
     <w:rsid w:val="002608B2"/>
     <w:rsid w:val="002714A4"/>
     <w:rsid w:val="002811C8"/>
     <w:rsid w:val="002862A0"/>
     <w:rsid w:val="002B0E63"/>
     <w:rsid w:val="002D0566"/>
     <w:rsid w:val="00301B1C"/>
     <w:rsid w:val="003076E7"/>
     <w:rsid w:val="003374FA"/>
     <w:rsid w:val="00350459"/>
     <w:rsid w:val="00386AAE"/>
+    <w:rsid w:val="003900FE"/>
     <w:rsid w:val="00391F82"/>
     <w:rsid w:val="003C5091"/>
     <w:rsid w:val="003F1CA9"/>
     <w:rsid w:val="00406FB5"/>
     <w:rsid w:val="00416E4B"/>
     <w:rsid w:val="0042688B"/>
     <w:rsid w:val="00433C00"/>
     <w:rsid w:val="0044130E"/>
     <w:rsid w:val="00444D06"/>
     <w:rsid w:val="00444DA8"/>
     <w:rsid w:val="004526C6"/>
     <w:rsid w:val="00457E33"/>
     <w:rsid w:val="00476269"/>
     <w:rsid w:val="00485394"/>
     <w:rsid w:val="004A5938"/>
     <w:rsid w:val="004C1252"/>
     <w:rsid w:val="005575BB"/>
     <w:rsid w:val="005653B2"/>
     <w:rsid w:val="00577559"/>
     <w:rsid w:val="00585C07"/>
     <w:rsid w:val="005B4CA7"/>
     <w:rsid w:val="005C5749"/>
     <w:rsid w:val="005D0B2E"/>
     <w:rsid w:val="005E058B"/>
     <w:rsid w:val="005F3352"/>
     <w:rsid w:val="00613010"/>
     <w:rsid w:val="00655629"/>
     <w:rsid w:val="006645B8"/>
     <w:rsid w:val="00680634"/>
+    <w:rsid w:val="0068555B"/>
     <w:rsid w:val="00687F22"/>
     <w:rsid w:val="006A6205"/>
     <w:rsid w:val="006C0C70"/>
     <w:rsid w:val="006D2969"/>
     <w:rsid w:val="006E6790"/>
     <w:rsid w:val="0071702A"/>
     <w:rsid w:val="00721059"/>
+    <w:rsid w:val="0074789D"/>
     <w:rsid w:val="00754C3C"/>
     <w:rsid w:val="00765F73"/>
     <w:rsid w:val="00770B6C"/>
     <w:rsid w:val="00776C87"/>
     <w:rsid w:val="0078347A"/>
     <w:rsid w:val="00786E4F"/>
     <w:rsid w:val="007B4F3D"/>
     <w:rsid w:val="007D4057"/>
     <w:rsid w:val="007E5A27"/>
+    <w:rsid w:val="007E76FE"/>
     <w:rsid w:val="007F1E1A"/>
     <w:rsid w:val="00800070"/>
     <w:rsid w:val="0080206D"/>
     <w:rsid w:val="0086187C"/>
     <w:rsid w:val="008B6248"/>
     <w:rsid w:val="008B6C5A"/>
     <w:rsid w:val="008C26C4"/>
     <w:rsid w:val="008C6323"/>
     <w:rsid w:val="008C6D20"/>
     <w:rsid w:val="008E7ED1"/>
+    <w:rsid w:val="00905A45"/>
     <w:rsid w:val="009255C9"/>
     <w:rsid w:val="00947FAC"/>
     <w:rsid w:val="0095719C"/>
     <w:rsid w:val="00991C24"/>
     <w:rsid w:val="0099778B"/>
     <w:rsid w:val="009A40C3"/>
     <w:rsid w:val="009A678B"/>
     <w:rsid w:val="009A7C98"/>
     <w:rsid w:val="009B437D"/>
     <w:rsid w:val="009D3BE0"/>
     <w:rsid w:val="009D6219"/>
     <w:rsid w:val="009E6852"/>
     <w:rsid w:val="00A604AB"/>
     <w:rsid w:val="00A61C8C"/>
     <w:rsid w:val="00A70444"/>
     <w:rsid w:val="00A82BF4"/>
     <w:rsid w:val="00A82DA5"/>
     <w:rsid w:val="00AC093C"/>
     <w:rsid w:val="00AE2D0C"/>
     <w:rsid w:val="00B04914"/>
     <w:rsid w:val="00B26B14"/>
     <w:rsid w:val="00B31BC5"/>
     <w:rsid w:val="00B53A33"/>
     <w:rsid w:val="00B61BB5"/>
     <w:rsid w:val="00B67C22"/>
     <w:rsid w:val="00B71355"/>
     <w:rsid w:val="00BB222F"/>
     <w:rsid w:val="00BB3063"/>
     <w:rsid w:val="00BC2C8C"/>
     <w:rsid w:val="00BC629C"/>
     <w:rsid w:val="00BD0DBD"/>
+    <w:rsid w:val="00BE4D6B"/>
     <w:rsid w:val="00C14D84"/>
     <w:rsid w:val="00C178F2"/>
     <w:rsid w:val="00C31C8C"/>
     <w:rsid w:val="00C432B6"/>
     <w:rsid w:val="00C645DA"/>
     <w:rsid w:val="00C759C4"/>
     <w:rsid w:val="00C76023"/>
     <w:rsid w:val="00C92653"/>
     <w:rsid w:val="00C9778D"/>
     <w:rsid w:val="00CA05BC"/>
     <w:rsid w:val="00CA725F"/>
     <w:rsid w:val="00CB0C8F"/>
     <w:rsid w:val="00CB686D"/>
     <w:rsid w:val="00CD3163"/>
     <w:rsid w:val="00CE408E"/>
     <w:rsid w:val="00CE66EB"/>
     <w:rsid w:val="00D01F20"/>
     <w:rsid w:val="00D10AAD"/>
     <w:rsid w:val="00D35999"/>
     <w:rsid w:val="00D408F8"/>
     <w:rsid w:val="00D45466"/>
     <w:rsid w:val="00D6324C"/>
     <w:rsid w:val="00D65C9B"/>
     <w:rsid w:val="00D770C0"/>
     <w:rsid w:val="00D83096"/>
     <w:rsid w:val="00D901B7"/>
     <w:rsid w:val="00D95005"/>
     <w:rsid w:val="00DB2A4F"/>
     <w:rsid w:val="00DD12F1"/>
     <w:rsid w:val="00DD4407"/>
     <w:rsid w:val="00DF5F20"/>
     <w:rsid w:val="00DF63A0"/>
     <w:rsid w:val="00E03718"/>
     <w:rsid w:val="00E03AFB"/>
     <w:rsid w:val="00E522DC"/>
     <w:rsid w:val="00E63F9E"/>
     <w:rsid w:val="00E80AC5"/>
     <w:rsid w:val="00E83D8F"/>
+    <w:rsid w:val="00EB737F"/>
     <w:rsid w:val="00EE00BF"/>
     <w:rsid w:val="00EE582A"/>
     <w:rsid w:val="00EF51F4"/>
     <w:rsid w:val="00EF606C"/>
     <w:rsid w:val="00F31028"/>
     <w:rsid w:val="00F31A3F"/>
     <w:rsid w:val="00F34F07"/>
     <w:rsid w:val="00F3530F"/>
     <w:rsid w:val="00F6443B"/>
     <w:rsid w:val="00F73746"/>
     <w:rsid w:val="00F91A2B"/>
     <w:rsid w:val="00FC35E1"/>
     <w:rsid w:val="00FE2E33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8661,51 +8842,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="82803516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc04.manuscriptcentral.com/mjce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/MJCE/2023/000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/MJCE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/MJCE/2023/000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/MJCE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc04.manuscriptcentral.com/mjce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/MJCE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/MJCE/2023/000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press/journals/index.php/MJCE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58496/MJCE/2023/000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopotamian.press" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8968,74 +9149,74 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C898F49-4C65-459A-B302-EE916000EA7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1971</Words>
-  <Characters>11237</Characters>
+  <Words>2048</Words>
+  <Characters>11679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Authors, Mesopotamian Journal of Artificial Intelligence in Healthcare Vol.2021, 560–571</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13182</CharactersWithSpaces>
+  <CharactersWithSpaces>13700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Authors, Mesopotamian Journal of Civil Engineering Vol.2023, 560–571</dc:title>
   <dc:creator>Dr. AHMED</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>599c0dda2bfa83a29efcf851f4835b1211f4aabd4695b2b4d14c8f16a7292945</vt:lpwstr>
   </property>
 </Properties>
 </file>